--- v0 (2026-07-29)
+++ v1 (2026-09-24)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C583"/>
+  <dimension ref="A1:C575"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>nama</v>
       </c>
       <c r="B1" t="str">
         <v>ipp_predikat</v>
       </c>
       <c r="C1" t="str">
         <v>tahun</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Arsip Nasional Republik Indonesia</v>
       </c>
       <c r="B2" t="str">
         <v>-A</v>
       </c>
       <c r="C2" t="str">
         <v>2025</v>
       </c>
@@ -483,6398 +483,6310 @@
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Badan Keamanan Laut Republik Indonesia</v>
       </c>
       <c r="B5" t="str">
         <v>-A</v>
       </c>
       <c r="C5" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Badan Kepegawaian Negara</v>
       </c>
       <c r="B6" t="str">
         <v>A</v>
       </c>
       <c r="C6" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Badan Kependudukan dan Keluarga Berencana Nasional</v>
+        <v>Badan Meteorologi, Klimatologi, dan Geofisika</v>
       </c>
       <c r="B7" t="str">
         <v>-B</v>
       </c>
       <c r="C7" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Badan Meteorologi, Klimatologi, dan Geofisika</v>
+        <v>Badan Narkotika Nasional</v>
       </c>
       <c r="B8" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C8" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Badan Narkotika Nasional</v>
+        <v>Badan Nasional Penanggulangan Bencana</v>
       </c>
       <c r="B9" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C9" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Badan Nasional Penanggulangan Bencana</v>
+        <v>Badan Nasional Penanggulangan Terorisme</v>
       </c>
       <c r="B10" t="str">
         <v>-A</v>
       </c>
       <c r="C10" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Badan Nasional Penanggulangan Terorisme</v>
+        <v>Badan Nasional Pencarian dan Pertolongan</v>
       </c>
       <c r="B11" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C11" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Badan Nasional Pencarian dan Pertolongan</v>
+        <v>Badan Nasional Pengelola Perbatasan</v>
       </c>
       <c r="B12" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C12" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Badan Nasional Pengelola Perbatasan</v>
+        <v>Badan Pembinaan Ideologi Pancasila</v>
       </c>
       <c r="B13" t="str">
         <v>-B</v>
       </c>
       <c r="C13" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Badan Pelindungan Pekerja Migran Indonesia</v>
+        <v>Badan Pengawasan Keuangan dan Pembangunan</v>
       </c>
       <c r="B14" t="str">
         <v>A</v>
       </c>
       <c r="C14" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Badan Pembinaan Ideologi Pancasila</v>
+        <v>Badan Pengawasan Obat dan Makanan</v>
       </c>
       <c r="B15" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C15" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Badan Pengawasan Keuangan dan Pembangunan</v>
+        <v>Badan Pengawas Pemilihan Umum</v>
       </c>
       <c r="B16" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C16" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Badan Pengawasan Keuangan dan Pembangunan</v>
+        <v>Badan Pengawas Tenaga Nuklir</v>
       </c>
       <c r="B17" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C17" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Badan Pengawasan Obat dan Makanan</v>
+        <v>Badan Pengusahaan Kawasan Perdagangan Bebas dan Pelabuhan Bebas Batam</v>
       </c>
       <c r="B18" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C18" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>Badan Pengawas Pemilihan Umum</v>
+        <v>Badan Pusat Statistik</v>
       </c>
       <c r="B19" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C19" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Badan Pengawas Tenaga Nuklir</v>
+        <v>Badan Riset Dan Inovasi Nasional</v>
       </c>
       <c r="B20" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C20" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Badan Pengusahaan Kawasan Perdagangan Bebas dan Pelabuhan Bebas Batam</v>
+        <v>Badan Siber dan Sandi Negara</v>
       </c>
       <c r="B21" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C21" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Badan Perencanaan Pembangunan Nasional</v>
+        <v>Badan Standardisasi Nasional</v>
       </c>
       <c r="B22" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C22" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Badan Pertanahan Nasional</v>
+        <v>Kejaksaan Agung</v>
       </c>
       <c r="B23" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C23" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Badan Pusat Statistik</v>
+        <v>Kementerian Agama</v>
       </c>
       <c r="B24" t="str">
         <v>A</v>
       </c>
       <c r="C24" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Badan Pusat Statistik</v>
+        <v>Kementerian Agraria dan Tata Ruang/Badan Pertanahan Nasional</v>
       </c>
       <c r="B25" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C25" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Badan Riset Dan Inovasi Nasional</v>
+        <v>Kementerian Dalam Negeri</v>
       </c>
       <c r="B26" t="str">
         <v>A</v>
       </c>
       <c r="C26" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Badan Siber dan Sandi Negara</v>
+        <v>Kementerian Energi dan Sumber Daya Mineral</v>
       </c>
       <c r="B27" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C27" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Badan Standardisasi Nasional</v>
+        <v>Kementerian Kelautan dan Perikanan</v>
       </c>
       <c r="B28" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C28" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Kejaksaan Agung</v>
+        <v>Kementerian Kependudukan dan Pembangunan Keluarga/Badan Kependudukan dan Keluarga Berencana Nasional</v>
       </c>
       <c r="B29" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C29" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>Kementerian Agama</v>
+        <v>Kementerian Kesehatan</v>
       </c>
       <c r="B30" t="str">
         <v>A</v>
       </c>
       <c r="C30" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Kementerian Agraria dan Tata Ruang/Badan Pertanahan Nasional</v>
+        <v>Kementerian Ketenagakerjaan</v>
       </c>
       <c r="B31" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C31" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Kementerian Badan Usaha Milik Negara</v>
+        <v>Kementerian Keuangan</v>
       </c>
       <c r="B32" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C32" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Kementerian Dalam Negeri</v>
+        <v>Kementerian Komunikasi dan Digital</v>
       </c>
       <c r="B33" t="str">
         <v>A</v>
       </c>
       <c r="C33" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Kementerian Energi dan Sumber Daya Mineral</v>
+        <v>Kementerian Koordinator Bidang Pembangunan Manusia dan Kebudayaan</v>
       </c>
       <c r="B34" t="str">
         <v>B</v>
       </c>
       <c r="C34" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Kementerian Kelautan dan Perikanan</v>
+        <v>Kementerian Koordinator Bidang Perekonomian</v>
       </c>
       <c r="B35" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C35" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Kementerian Kependudukan dan Pembangunan Keluarga/Badan Kependudukan dan Keluarga Berencana Nasional</v>
+        <v>Kementerian Luar Negeri</v>
       </c>
       <c r="B36" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C36" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Kementerian Kesehatan</v>
+        <v>Kementerian Pelindungan Pekerja Migran Indonesia/Badan Pelindungan Pekerja Migran Indonesia</v>
       </c>
       <c r="B37" t="str">
         <v>A</v>
       </c>
       <c r="C37" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Kementerian Ketenagakerjaan</v>
+        <v>Kementerian Pemberdayaan Perempuan dan Perlindungan Anak</v>
       </c>
       <c r="B38" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C38" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Kementerian Keuangan</v>
+        <v>Kementerian Pemuda dan Olahraga</v>
       </c>
       <c r="B39" t="str">
         <v>A</v>
       </c>
       <c r="C39" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>Kementerian Komunikasi dan Digital</v>
+        <v>Kementerian Pendayagunaan Aparatur Negara dan Reformasi Birokrasi</v>
       </c>
       <c r="B40" t="str">
         <v>A</v>
       </c>
       <c r="C40" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Kementerian Koordinator Bidang Pembangunan Manusia dan Kebudayaan</v>
+        <v>Kementerian Perdagangan</v>
       </c>
       <c r="B41" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C41" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Kementerian Koordinator Bidang Perekonomian</v>
+        <v>Kementerian Perencanaan Pembangunan Nasional/Badan Perencanaan Pembangunan Nasional</v>
       </c>
       <c r="B42" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C42" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Kementerian Luar Negeri</v>
+        <v>Kementerian Perhubungan</v>
       </c>
       <c r="B43" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C43" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Kementerian Pelindungan Pekerja Migran Indonesia/Badan Pelindungan Pekerja Migran Indonesia</v>
+        <v>Kementerian Perindustrian</v>
       </c>
       <c r="B44" t="str">
         <v>A</v>
       </c>
       <c r="C44" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Kementerian Pemberdayaan Perempuan dan Perlindungan Anak</v>
+        <v>Kementerian Pertahanan</v>
       </c>
       <c r="B45" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C45" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Kementerian Pemuda dan Olahraga</v>
+        <v>Kementerian Pertanian</v>
       </c>
       <c r="B46" t="str">
         <v>A</v>
       </c>
       <c r="C46" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Kementerian Pendayagunaan Aparatur Negara dan Reformasi Birokrasi</v>
+        <v>Kementerian Sekretariat Negara</v>
       </c>
       <c r="B47" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C47" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Kementerian Perdagangan</v>
+        <v>Kementerian Sosial</v>
       </c>
       <c r="B48" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C48" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Kementerian Perencanaan Pembangunan Nasional/Badan Perencanaan Pembangunan Nasional</v>
+        <v>Kepolisian Negara RI</v>
       </c>
       <c r="B49" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C49" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>Kementerian Perhubungan</v>
+        <v>Komisi Nasional Hak Asasi Manusia</v>
       </c>
       <c r="B50" t="str">
         <v>-A</v>
       </c>
       <c r="C50" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Kementerian Perindustrian</v>
+        <v>Komisi Pemberantasan Tindak Pidana Korupsi</v>
       </c>
       <c r="B51" t="str">
         <v>A</v>
       </c>
       <c r="C51" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Kementerian Pertahanan</v>
+        <v>Komisi Pemilihan Umum</v>
       </c>
       <c r="B52" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C52" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Kementerian Pertanian</v>
+        <v>Lembaga Administrasi Negara</v>
       </c>
       <c r="B53" t="str">
         <v>A</v>
       </c>
       <c r="C53" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Kementerian Sekretariat Negara</v>
+        <v>Lembaga Kebijakan Pengadaan Barang/Jasa Pemerintah</v>
       </c>
       <c r="B54" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C54" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Kementerian Sosial</v>
+        <v>Lembaga Ketahanan Nasional</v>
       </c>
       <c r="B55" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C55" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Kepolisian Negara RI</v>
+        <v>Lembaga Perlindungan Saksi dan Korban</v>
       </c>
       <c r="B56" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C56" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Komisi Nasional Hak Asasi Manusia</v>
+        <v>Ombudsman Republik Indonesia</v>
       </c>
       <c r="B57" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C57" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Komisi Pemberantasan Tindak Pidana Korupsi</v>
+        <v>Pemerintah Kabupaten Aceh Barat</v>
       </c>
       <c r="B58" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C58" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Komisi Pemilihan Umum</v>
+        <v>Pemerintah Kabupaten Aceh Barat Daya</v>
       </c>
       <c r="B59" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C59" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Lembaga Administrasi Negara</v>
+        <v>Pemerintah Kabupaten Aceh Besar</v>
       </c>
       <c r="B60" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C60" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Lembaga Kebijakan Pengadaan Barang/Jasa Pemerintah</v>
+        <v>Pemerintah Kabupaten Aceh Jaya</v>
       </c>
       <c r="B61" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C61" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>Lembaga Ketahanan Nasional</v>
+        <v>Pemerintah Kabupaten Aceh Selatan</v>
       </c>
       <c r="B62" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C62" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Lembaga Perlindungan Saksi dan Korban</v>
+        <v>Pemerintah Kabupaten Aceh Singkil</v>
       </c>
       <c r="B63" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C63" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Ombudsman Republik Indonesia</v>
+        <v>Pemerintah Kabupaten Aceh Tamiang</v>
       </c>
       <c r="B64" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C64" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Pemerintah Kabupaten Aceh Barat</v>
+        <v>Pemerintah Kabupaten Aceh Tengah</v>
       </c>
       <c r="B65" t="str">
         <v>-A</v>
       </c>
       <c r="C65" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Pemerintah Kabupaten Aceh Barat Daya</v>
+        <v>Pemerintah Kabupaten Aceh Tenggara</v>
       </c>
       <c r="B66" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C66" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Pemerintah Kabupaten Aceh Besar</v>
+        <v>Pemerintah Kabupaten Aceh Timur</v>
       </c>
       <c r="B67" t="str">
         <v>B</v>
       </c>
       <c r="C67" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Pemerintah Kabupaten Aceh Jaya</v>
+        <v>Pemerintah Kabupaten Aceh Utara</v>
       </c>
       <c r="B68" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C68" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Pemerintah Kabupaten Aceh Selatan</v>
+        <v>Pemerintah Kabupaten Agam</v>
       </c>
       <c r="B69" t="str">
         <v>B</v>
       </c>
       <c r="C69" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Pemerintah Kabupaten Aceh Singkil</v>
+        <v>Pemerintah Kabupaten Alor</v>
       </c>
       <c r="B70" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C70" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Pemerintah Kabupaten Aceh Tamiang</v>
+        <v>Pemerintah Kabupaten Asahan</v>
       </c>
       <c r="B71" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C71" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Pemerintah Kabupaten Aceh Tengah</v>
+        <v>Pemerintah Kabupaten Badung</v>
       </c>
       <c r="B72" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C72" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Pemerintah Kabupaten Aceh Tenggara</v>
+        <v>Pemerintah Kabupaten Balangan</v>
       </c>
       <c r="B73" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C73" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Pemerintah Kabupaten Aceh Timur</v>
+        <v>Pemerintah Kabupaten Bandung</v>
       </c>
       <c r="B74" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C74" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Pemerintah Kabupaten Aceh Utara</v>
+        <v>Pemerintah Kabupaten Bandung Barat</v>
       </c>
       <c r="B75" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C75" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Pemerintah Kabupaten Agam</v>
+        <v>Pemerintah Kabupaten Banggai</v>
       </c>
       <c r="B76" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C76" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Pemerintah Kabupaten Alor</v>
+        <v>Pemerintah Kabupaten Banggai Kepulauan</v>
       </c>
       <c r="B77" t="str">
         <v>C</v>
       </c>
       <c r="C77" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Pemerintah Kabupaten Asahan</v>
+        <v>Pemerintah Kabupaten Banggai Laut</v>
       </c>
       <c r="B78" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C78" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Pemerintah Kabupaten Badung</v>
+        <v>Pemerintah Kabupaten Bangka</v>
       </c>
       <c r="B79" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C79" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Pemerintah Kabupaten Balangan</v>
+        <v>Pemerintah Kabupaten Bangka Barat</v>
       </c>
       <c r="B80" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C80" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Pemerintah Kabupaten Bandung</v>
+        <v>Pemerintah Kabupaten Bangkalan</v>
       </c>
       <c r="B81" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C81" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Pemerintah Kabupaten Bandung Barat</v>
+        <v>Pemerintah Kabupaten Bangka Selatan</v>
       </c>
       <c r="B82" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C82" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Pemerintah Kabupaten Banggai</v>
+        <v>Pemerintah Kabupaten Bangka Tengah</v>
       </c>
       <c r="B83" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C83" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Pemerintah Kabupaten Banggai Kepulauan</v>
+        <v>Pemerintah Kabupaten Bangli</v>
       </c>
       <c r="B84" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C84" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Pemerintah Kabupaten Banggai Laut</v>
+        <v>Pemerintah Kabupaten Banjar</v>
       </c>
       <c r="B85" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C85" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>Pemerintah Kabupaten Bangka</v>
+        <v>Pemerintah Kabupaten Banjarnegara</v>
       </c>
       <c r="B86" t="str">
         <v>-A</v>
       </c>
       <c r="C86" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Pemerintah Kabupaten Bangka Barat</v>
+        <v>Pemerintah Kabupaten Bantaeng</v>
       </c>
       <c r="B87" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C87" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Pemerintah Kabupaten Bangkalan</v>
+        <v>Pemerintah Kabupaten Bantul</v>
       </c>
       <c r="B88" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C88" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Pemerintah Kabupaten Bangka Selatan</v>
+        <v>Pemerintah Kabupaten Banyuasin</v>
       </c>
       <c r="B89" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C89" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Pemerintah Kabupaten Bangka Tengah</v>
+        <v>Pemerintah Kabupaten Banyumas</v>
       </c>
       <c r="B90" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C90" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Pemerintah Kabupaten Bangli</v>
+        <v>Pemerintah Kabupaten Banyuwangi</v>
       </c>
       <c r="B91" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C91" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Pemerintah Kabupaten Banjar</v>
+        <v>Pemerintah Kabupaten Barito Kuala</v>
       </c>
       <c r="B92" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C92" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Pemerintah Kabupaten Banjarnegara</v>
+        <v>Pemerintah Kabupaten Barito Selatan</v>
       </c>
       <c r="B93" t="str">
         <v>-A</v>
       </c>
       <c r="C93" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Pemerintah Kabupaten Bantaeng</v>
+        <v>Pemerintah Kabupaten Barito Timur</v>
       </c>
       <c r="B94" t="str">
         <v>C</v>
       </c>
       <c r="C94" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Pemerintah Kabupaten Bantul</v>
+        <v>Pemerintah Kabupaten Barito Utara</v>
       </c>
       <c r="B95" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C95" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Pemerintah Kabupaten Banyuasin</v>
+        <v>Pemerintah Kabupaten Barru</v>
       </c>
       <c r="B96" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C96" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Pemerintah Kabupaten Banyumas</v>
+        <v>Pemerintah Kabupaten Batang</v>
       </c>
       <c r="B97" t="str">
         <v>A</v>
       </c>
       <c r="C97" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Pemerintah Kabupaten Banyuwangi</v>
+        <v>Pemerintah Kabupaten Batanghari</v>
       </c>
       <c r="B98" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C98" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Pemerintah Kabupaten Barito Kuala</v>
+        <v>Pemerintah Kabupaten Batu Bara</v>
       </c>
       <c r="B99" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C99" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Pemerintah Kabupaten Barito Selatan</v>
+        <v>Pemerintah Kabupaten Bekasi</v>
       </c>
       <c r="B100" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C100" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Pemerintah Kabupaten Barito Timur</v>
+        <v>Pemerintah Kabupaten Belitung</v>
       </c>
       <c r="B101" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C101" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Pemerintah Kabupaten Barito Utara</v>
+        <v>Pemerintah Kabupaten Belitung Timur</v>
       </c>
       <c r="B102" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C102" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Pemerintah Kabupaten Barru</v>
+        <v>Pemerintah Kabupaten Belu</v>
       </c>
       <c r="B103" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C103" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Pemerintah Kabupaten Batang</v>
+        <v>Pemerintah Kabupaten Bener Meriah</v>
       </c>
       <c r="B104" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C104" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Pemerintah Kabupaten Batanghari</v>
+        <v>Pemerintah Kabupaten Bengkalis</v>
       </c>
       <c r="B105" t="str">
         <v>-A</v>
       </c>
       <c r="C105" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Pemerintah Kabupaten Batu Bara</v>
+        <v>Pemerintah Kabupaten Bengkayang</v>
       </c>
       <c r="B106" t="str">
         <v>B</v>
       </c>
       <c r="C106" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Pemerintah Kabupaten Bekasi</v>
+        <v>Pemerintah Kabupaten Bengkulu Selatan</v>
       </c>
       <c r="B107" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C107" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Pemerintah Kabupaten Belitung</v>
+        <v>Pemerintah Kabupaten Bengkulu Tengah</v>
       </c>
       <c r="B108" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C108" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Pemerintah Kabupaten Belitung Timur</v>
+        <v>Pemerintah Kabupaten Bengkulu Utara</v>
       </c>
       <c r="B109" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C109" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Pemerintah Kabupaten Belu</v>
+        <v>Pemerintah Kabupaten Berau</v>
       </c>
       <c r="B110" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C110" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Pemerintah Kabupaten Bener Meriah</v>
+        <v>Pemerintah Kabupaten Biak Numfor</v>
       </c>
       <c r="B111" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C111" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Pemerintah Kabupaten Bengkalis</v>
+        <v>Pemerintah Kabupaten Bima</v>
       </c>
       <c r="B112" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C112" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Pemerintah Kabupaten Bengkayang</v>
+        <v>Pemerintah Kabupaten Bintan</v>
       </c>
       <c r="B113" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C113" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Pemerintah Kabupaten Bengkulu Selatan</v>
+        <v>Pemerintah Kabupaten Bireuen</v>
       </c>
       <c r="B114" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C114" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Pemerintah Kabupaten Bengkulu Tengah</v>
+        <v>Pemerintah Kabupaten Blitar</v>
       </c>
       <c r="B115" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C115" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>Pemerintah Kabupaten Bengkulu Utara</v>
+        <v>Pemerintah Kabupaten Blora</v>
       </c>
       <c r="B116" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C116" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Pemerintah Kabupaten Berau</v>
+        <v>Pemerintah Kabupaten Boalemo</v>
       </c>
       <c r="B117" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C117" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Pemerintah Kabupaten Biak Numfor</v>
+        <v>Pemerintah Kabupaten Bogor</v>
       </c>
       <c r="B118" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C118" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>Pemerintah Kabupaten Bima</v>
+        <v>Pemerintah Kabupaten Bojonegoro</v>
       </c>
       <c r="B119" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C119" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Pemerintah Kabupaten Bintan</v>
+        <v>Pemerintah Kabupaten Bolaang Mongondow</v>
       </c>
       <c r="B120" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C120" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Pemerintah Kabupaten Bireuen</v>
+        <v>Pemerintah Kabupaten Bolaang Mongondow Selatan</v>
       </c>
       <c r="B121" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C121" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Pemerintah Kabupaten Blitar</v>
+        <v>Pemerintah Kabupaten Bolaang Mongondow Timur</v>
       </c>
       <c r="B122" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C122" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Pemerintah Kabupaten Blora</v>
+        <v>Pemerintah Kabupaten Bolaang Mongondow Utara</v>
       </c>
       <c r="B123" t="str">
         <v>-A</v>
       </c>
       <c r="C123" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Pemerintah Kabupaten Boalemo</v>
+        <v>Pemerintah Kabupaten Bombana</v>
       </c>
       <c r="B124" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C124" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Pemerintah Kabupaten Bogor</v>
+        <v>Pemerintah Kabupaten Bondowoso</v>
       </c>
       <c r="B125" t="str">
         <v>-A</v>
       </c>
       <c r="C125" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Pemerintah Kabupaten Bojonegoro</v>
+        <v>Pemerintah Kabupaten Bone</v>
       </c>
       <c r="B126" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C126" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Pemerintah Kabupaten Bolaang Mongondow</v>
+        <v>Pemerintah Kabupaten Bone Bolango</v>
       </c>
       <c r="B127" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C127" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Pemerintah Kabupaten Bolaang Mongondow Selatan</v>
+        <v>Pemerintah Kabupaten Boyolali</v>
       </c>
       <c r="B128" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C128" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Pemerintah Kabupaten Bolaang Mongondow Timur</v>
+        <v>Pemerintah Kabupaten Brebes</v>
       </c>
       <c r="B129" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C129" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Pemerintah Kabupaten Bolaang Mongondow Utara</v>
+        <v>Pemerintah Kabupaten Buleleng</v>
       </c>
       <c r="B130" t="str">
         <v>-A</v>
       </c>
       <c r="C130" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>Pemerintah Kabupaten Bombana</v>
+        <v>Pemerintah Kabupaten Bulukumba</v>
       </c>
       <c r="B131" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C131" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Pemerintah Kabupaten Bondowoso</v>
+        <v>Pemerintah Kabupaten Bulungan</v>
       </c>
       <c r="B132" t="str">
         <v>-A</v>
       </c>
       <c r="C132" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Pemerintah Kabupaten Bone</v>
+        <v>Pemerintah Kabupaten Bungo</v>
       </c>
       <c r="B133" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C133" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Pemerintah Kabupaten Bone Bolango</v>
+        <v>Pemerintah Kabupaten Buol</v>
       </c>
       <c r="B134" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C134" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Pemerintah Kabupaten Boyolali</v>
+        <v>Pemerintah Kabupaten Buru</v>
       </c>
       <c r="B135" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C135" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Pemerintah Kabupaten Brebes</v>
+        <v>Pemerintah Kabupaten Buru Selatan</v>
       </c>
       <c r="B136" t="str">
-        <v>B</v>
+        <v>D</v>
       </c>
       <c r="C136" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Pemerintah Kabupaten Buleleng</v>
+        <v>Pemerintah Kabupaten Buton</v>
       </c>
       <c r="B137" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C137" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Pemerintah Kabupaten Bulukumba</v>
+        <v>Pemerintah Kabupaten Buton Selatan</v>
       </c>
       <c r="B138" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C138" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Pemerintah Kabupaten Bulungan</v>
+        <v>Pemerintah Kabupaten Buton Tengah</v>
       </c>
       <c r="B139" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C139" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Pemerintah Kabupaten Bungo</v>
+        <v>Pemerintah Kabupaten Buton Utara</v>
       </c>
       <c r="B140" t="str">
         <v>C</v>
       </c>
       <c r="C140" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Pemerintah Kabupaten Buol</v>
+        <v>Pemerintah Kabupaten Ciamis</v>
       </c>
       <c r="B141" t="str">
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="C141" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Pemerintah Kabupaten Buru</v>
+        <v>Pemerintah Kabupaten Cianjur</v>
       </c>
       <c r="B142" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C142" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Pemerintah Kabupaten Buru Selatan</v>
+        <v>Pemerintah Kabupaten Cilacap</v>
       </c>
       <c r="B143" t="str">
-        <v>D</v>
+        <v>A</v>
       </c>
       <c r="C143" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Pemerintah Kabupaten Buton</v>
+        <v>Pemerintah Kabupaten Cirebon</v>
       </c>
       <c r="B144" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C144" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Pemerintah Kabupaten Buton Selatan</v>
+        <v>Pemerintah Kabupaten Dairi</v>
       </c>
       <c r="B145" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C145" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>Pemerintah Kabupaten Buton Tengah</v>
+        <v>Pemerintah Kabupaten Deli Serdang</v>
       </c>
       <c r="B146" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C146" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Pemerintah Kabupaten Buton Utara</v>
+        <v>Pemerintah Kabupaten Demak</v>
       </c>
       <c r="B147" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C147" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Pemerintah Kabupaten Ciamis</v>
+        <v>Pemerintah Kabupaten Dharmasraya</v>
       </c>
       <c r="B148" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C148" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Pemerintah Kabupaten Cianjur</v>
+        <v>Pemerintah Kabupaten Dompu</v>
       </c>
       <c r="B149" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C149" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Pemerintah Kabupaten Cilacap</v>
+        <v>Pemerintah Kabupaten Donggala</v>
       </c>
       <c r="B150" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C150" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Pemerintah Kabupaten Cirebon</v>
+        <v>Pemerintah Kabupaten Empat Lawang</v>
       </c>
       <c r="B151" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C151" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Pemerintah Kabupaten Dairi</v>
+        <v>Pemerintah Kabupaten Ende</v>
       </c>
       <c r="B152" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C152" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Pemerintah Kabupaten Deli Serdang</v>
+        <v>Pemerintah Kabupaten Fak Fak</v>
       </c>
       <c r="B153" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C153" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Pemerintah Kabupaten Demak</v>
+        <v>Pemerintah Kabupaten Flores Timur</v>
       </c>
       <c r="B154" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C154" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Pemerintah Kabupaten Dharmasraya</v>
+        <v>Pemerintah Kabupaten Garut</v>
       </c>
       <c r="B155" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C155" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Pemerintah Kabupaten Dompu</v>
+        <v>Pemerintah Kabupaten Gayo Lues</v>
       </c>
       <c r="B156" t="str">
         <v>-B</v>
       </c>
       <c r="C156" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Pemerintah Kabupaten Donggala</v>
+        <v>Pemerintah Kabupaten Gianyar</v>
       </c>
       <c r="B157" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C157" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Pemerintah Kabupaten Empat Lawang</v>
+        <v>Pemerintah Kabupaten Gorontalo</v>
       </c>
       <c r="B158" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C158" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Pemerintah Kabupaten Ende</v>
+        <v>Pemerintah Kabupaten Gorontalo Utara</v>
       </c>
       <c r="B159" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C159" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Pemerintah Kabupaten Fak Fak</v>
+        <v>Pemerintah Kabupaten Gowa</v>
       </c>
       <c r="B160" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C160" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Pemerintah Kabupaten Flores Timur</v>
+        <v>Pemerintah Kabupaten Gresik</v>
       </c>
       <c r="B161" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C161" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Pemerintah Kabupaten Garut</v>
+        <v>Pemerintah Kabupaten Grobogan</v>
       </c>
       <c r="B162" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C162" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Pemerintah Kabupaten Gayo Lues</v>
+        <v>Pemerintah Kabupaten Gunungkidul</v>
       </c>
       <c r="B163" t="str">
         <v>-B</v>
       </c>
       <c r="C163" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>Pemerintah Kabupaten Gianyar</v>
+        <v>Pemerintah Kabupaten Gunung Mas</v>
       </c>
       <c r="B164" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C164" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Pemerintah Kabupaten Gorontalo</v>
+        <v>Pemerintah Kabupaten Halmahera Barat</v>
       </c>
       <c r="B165" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C165" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Pemerintah Kabupaten Gorontalo Utara</v>
+        <v>Pemerintah Kabupaten Halmahera Selatan</v>
       </c>
       <c r="B166" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C166" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Pemerintah Kabupaten Gowa</v>
+        <v>Pemerintah Kabupaten Halmahera Tengah</v>
       </c>
       <c r="B167" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C167" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>Pemerintah Kabupaten Gresik</v>
+        <v>Pemerintah Kabupaten Halmahera Timur</v>
       </c>
       <c r="B168" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C168" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Pemerintah Kabupaten Grobogan</v>
+        <v>Pemerintah Kabupaten Halmahera Utara</v>
       </c>
       <c r="B169" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C169" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Pemerintah Kabupaten Gunungkidul</v>
+        <v>Pemerintah Kabupaten Hulu Sungai Selatan</v>
       </c>
       <c r="B170" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C170" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Pemerintah Kabupaten Gunung Mas</v>
+        <v>Pemerintah Kabupaten Hulu Sungai Tengah</v>
       </c>
       <c r="B171" t="str">
         <v>A</v>
       </c>
       <c r="C171" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Pemerintah Kabupaten Halmahera Barat</v>
+        <v>Pemerintah Kabupaten Hulu Sungai Utara</v>
       </c>
       <c r="B172" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C172" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Pemerintah Kabupaten Halmahera Selatan</v>
+        <v>Pemerintah Kabupaten Humbang Hasundutan</v>
       </c>
       <c r="B173" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C173" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Pemerintah Kabupaten Halmahera Tengah</v>
+        <v>Pemerintah Kabupaten Indragiri Hilir</v>
       </c>
       <c r="B174" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C174" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Pemerintah Kabupaten Halmahera Timur</v>
+        <v>Pemerintah Kabupaten Indragiri Hulu</v>
       </c>
       <c r="B175" t="str">
         <v>-B</v>
       </c>
       <c r="C175" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Pemerintah Kabupaten Halmahera Utara</v>
+        <v>Pemerintah Kabupaten Indramayu</v>
       </c>
       <c r="B176" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C176" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Pemerintah Kabupaten Hulu Sungai Selatan</v>
+        <v>Pemerintah Kabupaten Jayapura</v>
       </c>
       <c r="B177" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C177" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Pemerintah Kabupaten Hulu Sungai Tengah</v>
+        <v>Pemerintah Kabupaten Jember</v>
       </c>
       <c r="B178" t="str">
         <v>A</v>
       </c>
       <c r="C178" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>Pemerintah Kabupaten Hulu Sungai Utara</v>
+        <v>Pemerintah Kabupaten Jembrana</v>
       </c>
       <c r="B179" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C179" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Pemerintah Kabupaten Humbang Hasundutan</v>
+        <v>Pemerintah Kabupaten Jeneponto</v>
       </c>
       <c r="B180" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C180" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Pemerintah Kabupaten Indragiri Hilir</v>
+        <v>Pemerintah Kabupaten Jepara</v>
       </c>
       <c r="B181" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C181" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Pemerintah Kabupaten Indragiri Hulu</v>
+        <v>Pemerintah Kabupaten Jombang</v>
       </c>
       <c r="B182" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C182" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Pemerintah Kabupaten Indramayu</v>
+        <v>Pemerintah Kabupaten Kaimana</v>
       </c>
       <c r="B183" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C183" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Pemerintah Kabupaten Jayapura</v>
+        <v>Pemerintah Kabupaten Kampar</v>
       </c>
       <c r="B184" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C184" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Pemerintah Kabupaten Jember</v>
+        <v>Pemerintah Kabupaten Kapuas</v>
       </c>
       <c r="B185" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C185" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Pemerintah Kabupaten Jembrana</v>
+        <v>Pemerintah Kabupaten Kapuas Hulu</v>
       </c>
       <c r="B186" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C186" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Pemerintah Kabupaten Jeneponto</v>
+        <v>Pemerintah Kabupaten Karanganyar</v>
       </c>
       <c r="B187" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C187" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Pemerintah Kabupaten Jepara</v>
+        <v>Pemerintah Kabupaten Karangasem</v>
       </c>
       <c r="B188" t="str">
         <v>B</v>
       </c>
       <c r="C188" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Pemerintah Kabupaten Jombang</v>
+        <v>Pemerintah Kabupaten Karawang</v>
       </c>
       <c r="B189" t="str">
         <v>A</v>
       </c>
       <c r="C189" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>Pemerintah Kabupaten Kaimana</v>
+        <v>Pemerintah Kabupaten Karimun</v>
       </c>
       <c r="B190" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C190" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Pemerintah Kabupaten Kampar</v>
+        <v>Pemerintah Kabupaten Karo</v>
       </c>
       <c r="B191" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C191" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Pemerintah Kabupaten Kapuas</v>
+        <v>Pemerintah Kabupaten Katingan</v>
       </c>
       <c r="B192" t="str">
         <v>-A</v>
       </c>
       <c r="C192" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Pemerintah Kabupaten Kapuas Hulu</v>
+        <v>Pemerintah Kabupaten Kaur</v>
       </c>
       <c r="B193" t="str">
         <v>B</v>
       </c>
       <c r="C193" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Pemerintah Kabupaten Karanganyar</v>
+        <v>Pemerintah Kabupaten Kayong Utara</v>
       </c>
       <c r="B194" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C194" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Pemerintah Kabupaten Karangasem</v>
+        <v>Pemerintah Kabupaten Kebumen</v>
       </c>
       <c r="B195" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C195" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Pemerintah Kabupaten Karawang</v>
+        <v>Pemerintah Kabupaten Kediri</v>
       </c>
       <c r="B196" t="str">
         <v>A</v>
       </c>
       <c r="C196" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Pemerintah Kabupaten Karimun</v>
+        <v>Pemerintah Kabupaten Kendal</v>
       </c>
       <c r="B197" t="str">
         <v>-A</v>
       </c>
       <c r="C197" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Pemerintah Kabupaten Karo</v>
+        <v>Pemerintah Kabupaten Kepahiang</v>
       </c>
       <c r="B198" t="str">
         <v>B</v>
       </c>
       <c r="C198" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Pemerintah Kabupaten Katingan</v>
+        <v>Pemerintah Kabupaten Kep. Siau Tagulandang Biaro</v>
       </c>
       <c r="B199" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C199" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Pemerintah Kabupaten Kaur</v>
+        <v>Pemerintah Kabupaten Kepulauan Anambas</v>
       </c>
       <c r="B200" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C200" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Pemerintah Kabupaten Kayong Utara</v>
+        <v>Pemerintah Kabupaten Kepulauan Aru</v>
       </c>
       <c r="B201" t="str">
-        <v>A</v>
+        <v>D</v>
       </c>
       <c r="C201" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Pemerintah Kabupaten Kebumen</v>
+        <v>Pemerintah Kabupaten Kepulauan Mentawai</v>
       </c>
       <c r="B202" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C202" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Pemerintah Kabupaten Kediri</v>
+        <v>Pemerintah Kabupaten Kepulauan Meranti</v>
       </c>
       <c r="B203" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C203" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Pemerintah Kabupaten Kendal</v>
+        <v>Pemerintah Kabupaten Kepulauan Sangihe</v>
       </c>
       <c r="B204" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C204" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Pemerintah Kabupaten Kepahiang</v>
+        <v>Pemerintah Kabupaten Kepulauan Selayar</v>
       </c>
       <c r="B205" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C205" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Pemerintah Kabupaten Kep. Siau Tagulandang Biaro</v>
+        <v>Pemerintah Kabupaten Kepulauan Sula</v>
       </c>
       <c r="B206" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C206" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Anambas</v>
+        <v>Pemerintah Kabupaten Kepulauan Talaud</v>
       </c>
       <c r="B207" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C207" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Aru</v>
+        <v>Pemerintah Kabupaten Kepulauan Tanimbar</v>
       </c>
       <c r="B208" t="str">
-        <v>D</v>
+        <v>C</v>
       </c>
       <c r="C208" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Mentawai</v>
+        <v>Pemerintah Kabupaten Kerinci</v>
       </c>
       <c r="B209" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C209" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Meranti</v>
+        <v>Pemerintah Kabupaten Ketapang</v>
       </c>
       <c r="B210" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C210" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Sangihe</v>
+        <v>Pemerintah Kabupaten Klaten</v>
       </c>
       <c r="B211" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C211" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Selayar</v>
+        <v>Pemerintah Kabupaten Klungkung</v>
       </c>
       <c r="B212" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C212" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Sula</v>
+        <v>Pemerintah Kabupaten Kolaka</v>
       </c>
       <c r="B213" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C213" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Talaud</v>
+        <v>Pemerintah Kabupaten Kolaka Timur</v>
       </c>
       <c r="B214" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C214" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Pemerintah Kabupaten Kepulauan Tanimbar</v>
+        <v>Pemerintah Kabupaten Kolaka Utara</v>
       </c>
       <c r="B215" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C215" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Pemerintah Kabupaten Kerinci</v>
+        <v>Pemerintah Kabupaten Konawe</v>
       </c>
       <c r="B216" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C216" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Pemerintah Kabupaten Ketapang</v>
+        <v>Pemerintah Kabupaten Konawe Kepulauan</v>
       </c>
       <c r="B217" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C217" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Pemerintah Kabupaten Klaten</v>
+        <v>Pemerintah Kabupaten Konawe Selatan</v>
       </c>
       <c r="B218" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C218" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Pemerintah Kabupaten Klungkung</v>
+        <v>Pemerintah Kabupaten Konawe Utara</v>
       </c>
       <c r="B219" t="str">
         <v>-A</v>
       </c>
       <c r="C219" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>Pemerintah Kabupaten Kolaka</v>
+        <v>Pemerintah Kabupaten Kotabaru</v>
       </c>
       <c r="B220" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C220" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Pemerintah Kabupaten Kolaka Timur</v>
+        <v>Pemerintah Kabupaten Kotawaringin Barat</v>
       </c>
       <c r="B221" t="str">
         <v>-A</v>
       </c>
       <c r="C221" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Pemerintah Kabupaten Kolaka Utara</v>
+        <v>Pemerintah Kabupaten Kotawaringin Timur</v>
       </c>
       <c r="B222" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C222" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Pemerintah Kabupaten Konawe</v>
+        <v>Pemerintah Kabupaten Kuantan Singingi</v>
       </c>
       <c r="B223" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C223" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Pemerintah Kabupaten Konawe Kepulauan</v>
+        <v>Pemerintah Kabupaten Kubu Raya</v>
       </c>
       <c r="B224" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C224" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Pemerintah Kabupaten Konawe Selatan</v>
+        <v>Pemerintah Kabupaten Kudus</v>
       </c>
       <c r="B225" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C225" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Pemerintah Kabupaten Konawe Utara</v>
+        <v>Pemerintah Kabupaten Kulon Progo</v>
       </c>
       <c r="B226" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C226" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Pemerintah Kabupaten Kotabaru</v>
+        <v>Pemerintah Kabupaten Kuningan</v>
       </c>
       <c r="B227" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C227" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Pemerintah Kabupaten Kotawaringin Barat</v>
+        <v>Pemerintah Kabupaten Kupang</v>
       </c>
       <c r="B228" t="str">
-        <v>-A</v>
+        <v>D</v>
       </c>
       <c r="C228" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Pemerintah Kabupaten Kotawaringin Timur</v>
+        <v>Pemerintah Kabupaten Kutai Barat</v>
       </c>
       <c r="B229" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C229" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Pemerintah Kabupaten Kuantan Singingi</v>
+        <v>Pemerintah Kabupaten Kutai Kartanegara</v>
       </c>
       <c r="B230" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C230" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Pemerintah Kabupaten Kubu Raya</v>
+        <v>Pemerintah Kabupaten Kutai Timur</v>
       </c>
       <c r="B231" t="str">
         <v>-A</v>
       </c>
       <c r="C231" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Pemerintah Kabupaten Kudus</v>
+        <v>Pemerintah Kabupaten Labuhanbatu</v>
       </c>
       <c r="B232" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C232" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Pemerintah Kabupaten Kulon Progo</v>
+        <v>Pemerintah Kabupaten Labuhanbatu Selatan</v>
       </c>
       <c r="B233" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C233" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Pemerintah Kabupaten Kuningan</v>
+        <v>Pemerintah Kabupaten Labuhanbatu Utara</v>
       </c>
       <c r="B234" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C234" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>Pemerintah Kabupaten Kupang</v>
+        <v>Pemerintah Kabupaten Lahat</v>
       </c>
       <c r="B235" t="str">
-        <v>D</v>
+        <v>-A</v>
       </c>
       <c r="C235" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>Pemerintah Kabupaten Kutai Barat</v>
+        <v>Pemerintah Kabupaten Lamandau</v>
       </c>
       <c r="B236" t="str">
         <v>B</v>
       </c>
       <c r="C236" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Pemerintah Kabupaten Kutai Kartanegara</v>
+        <v>Pemerintah Kabupaten Lamongan</v>
       </c>
       <c r="B237" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C237" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Pemerintah Kabupaten Kutai Timur</v>
+        <v>Pemerintah Kabupaten Lampung Barat</v>
       </c>
       <c r="B238" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C238" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Pemerintah Kabupaten Labuhanbatu</v>
+        <v>Pemerintah Kabupaten Lampung Selatan</v>
       </c>
       <c r="B239" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C239" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Pemerintah Kabupaten Labuhanbatu Selatan</v>
+        <v>Pemerintah Kabupaten Lampung Tengah</v>
       </c>
       <c r="B240" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C240" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Pemerintah Kabupaten Labuhanbatu Utara</v>
+        <v>Pemerintah Kabupaten Lampung Timur</v>
       </c>
       <c r="B241" t="str">
         <v>B</v>
       </c>
       <c r="C241" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Pemerintah Kabupaten Lahat</v>
+        <v>Pemerintah Kabupaten Lampung Utara</v>
       </c>
       <c r="B242" t="str">
         <v>-A</v>
       </c>
       <c r="C242" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Pemerintah Kabupaten Lamandau</v>
+        <v>Pemerintah Kabupaten Landak</v>
       </c>
       <c r="B243" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C243" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Pemerintah Kabupaten Lamongan</v>
+        <v>Pemerintah Kabupaten Langkat</v>
       </c>
       <c r="B244" t="str">
         <v>-A</v>
       </c>
       <c r="C244" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Pemerintah Kabupaten Lampung Barat</v>
+        <v>Pemerintah Kabupaten Lebak</v>
       </c>
       <c r="B245" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C245" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Pemerintah Kabupaten Lampung Selatan</v>
+        <v>Pemerintah Kabupaten Lebong</v>
       </c>
       <c r="B246" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C246" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Pemerintah Kabupaten Lampung Tengah</v>
+        <v>Pemerintah Kabupaten Lembata</v>
       </c>
       <c r="B247" t="str">
         <v>B</v>
       </c>
       <c r="C247" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>Pemerintah Kabupaten Lampung Timur</v>
+        <v>Pemerintah Kabupaten Lima Puluh Kota</v>
       </c>
       <c r="B248" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C248" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Pemerintah Kabupaten Lampung Utara</v>
+        <v>Pemerintah Kabupaten Lingga</v>
       </c>
       <c r="B249" t="str">
         <v>-A</v>
       </c>
       <c r="C249" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Pemerintah Kabupaten Landak</v>
+        <v>Pemerintah Kabupaten Lombok Barat</v>
       </c>
       <c r="B250" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C250" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>Pemerintah Kabupaten Langkat</v>
+        <v>Pemerintah Kabupaten Lombok Tengah</v>
       </c>
       <c r="B251" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C251" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Pemerintah Kabupaten Lebak</v>
+        <v>Pemerintah Kabupaten Lombok Timur</v>
       </c>
       <c r="B252" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C252" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>Pemerintah Kabupaten Lebong</v>
+        <v>Pemerintah Kabupaten Lombok Utara</v>
       </c>
       <c r="B253" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C253" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Pemerintah Kabupaten Lembata</v>
+        <v>Pemerintah Kabupaten Lumajang</v>
       </c>
       <c r="B254" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C254" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Pemerintah Kabupaten Lima Puluh Kota</v>
+        <v>Pemerintah Kabupaten Luwu Timur</v>
       </c>
       <c r="B255" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C255" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Pemerintah Kabupaten Lingga</v>
+        <v>Pemerintah Kabupaten Luwu Utara</v>
       </c>
       <c r="B256" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C256" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Pemerintah Kabupaten Lombok Barat</v>
+        <v>Pemerintah Kabupaten Madiun</v>
       </c>
       <c r="B257" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C257" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Pemerintah Kabupaten Lombok Tengah</v>
+        <v>Pemerintah Kabupaten Magelang</v>
       </c>
       <c r="B258" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C258" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Pemerintah Kabupaten Lombok Timur</v>
+        <v>Pemerintah Kabupaten Magetan</v>
       </c>
       <c r="B259" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C259" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Pemerintah Kabupaten Lombok Utara</v>
+        <v>Pemerintah Kabupaten Mahakam Ulu</v>
       </c>
       <c r="B260" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C260" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Pemerintah Kabupaten Lumajang</v>
+        <v>Pemerintah Kabupaten Majalengka</v>
       </c>
       <c r="B261" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C261" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Pemerintah Kabupaten Luwu Timur</v>
+        <v>Pemerintah Kabupaten Majene</v>
       </c>
       <c r="B262" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C262" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Pemerintah Kabupaten Luwu Utara</v>
+        <v>Pemerintah Kabupaten Malang</v>
       </c>
       <c r="B263" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C263" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Pemerintah Kabupaten Madiun</v>
+        <v>Pemerintah Kabupaten Malinau</v>
       </c>
       <c r="B264" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C264" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Pemerintah Kabupaten Magelang</v>
+        <v>Pemerintah Kabupaten Maluku Barat Daya</v>
       </c>
       <c r="B265" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C265" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Pemerintah Kabupaten Magetan</v>
+        <v>Pemerintah Kabupaten Maluku Tengah</v>
       </c>
       <c r="B266" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C266" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>Pemerintah Kabupaten Mahakam Ulu</v>
+        <v>Pemerintah Kabupaten Maluku Tenggara</v>
       </c>
       <c r="B267" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C267" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Pemerintah Kabupaten Majalengka</v>
+        <v>Pemerintah Kabupaten Mamasa</v>
       </c>
       <c r="B268" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C268" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Pemerintah Kabupaten Majene</v>
+        <v>Pemerintah Kabupaten Mamuju</v>
       </c>
       <c r="B269" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C269" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Pemerintah Kabupaten Malang</v>
+        <v>Pemerintah Kabupaten Mamuju Tengah</v>
       </c>
       <c r="B270" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C270" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Pemerintah Kabupaten Malinau</v>
+        <v>Pemerintah Kabupaten Mandailing Natal</v>
       </c>
       <c r="B271" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C271" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Pemerintah Kabupaten Maluku Barat Daya</v>
+        <v>Pemerintah Kabupaten Manggarai</v>
       </c>
       <c r="B272" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C272" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Pemerintah Kabupaten Maluku Tengah</v>
+        <v>Pemerintah Kabupaten Manggarai Barat</v>
       </c>
       <c r="B273" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C273" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Pemerintah Kabupaten Maluku Tenggara</v>
+        <v>Pemerintah Kabupaten Manggarai Timur</v>
       </c>
       <c r="B274" t="str">
         <v>-B</v>
       </c>
       <c r="C274" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Pemerintah Kabupaten Mamasa</v>
+        <v>Pemerintah Kabupaten Manokwari</v>
       </c>
       <c r="B275" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C275" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Pemerintah Kabupaten Mamuju</v>
+        <v>Pemerintah Kabupaten Mappi</v>
       </c>
       <c r="B276" t="str">
-        <v>C</v>
+        <v>D</v>
       </c>
       <c r="C276" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Pemerintah Kabupaten Mamuju Tengah</v>
+        <v>Pemerintah Kabupaten Maros</v>
       </c>
       <c r="B277" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C277" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Pemerintah Kabupaten Mandailing Natal</v>
+        <v>Pemerintah Kabupaten Melawi</v>
       </c>
       <c r="B278" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C278" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Pemerintah Kabupaten Manggarai</v>
+        <v>Pemerintah Kabupaten Mempawah</v>
       </c>
       <c r="B279" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C279" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Pemerintah Kabupaten Manggarai Barat</v>
+        <v>Pemerintah Kabupaten Merangin</v>
       </c>
       <c r="B280" t="str">
         <v>-B</v>
       </c>
       <c r="C280" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Pemerintah Kabupaten Manggarai Timur</v>
+        <v>Pemerintah Kabupaten Merauke</v>
       </c>
       <c r="B281" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C281" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Pemerintah Kabupaten Manokwari</v>
+        <v>Pemerintah Kabupaten Mesuji</v>
       </c>
       <c r="B282" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C282" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Pemerintah Kabupaten Mappi</v>
+        <v>Pemerintah Kabupaten Minahasa</v>
       </c>
       <c r="B283" t="str">
-        <v>D</v>
+        <v>-A</v>
       </c>
       <c r="C283" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Pemerintah Kabupaten Maros</v>
+        <v>Pemerintah Kabupaten Minahasa Selatan</v>
       </c>
       <c r="B284" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C284" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Pemerintah Kabupaten Melawi</v>
+        <v>Pemerintah Kabupaten Minahasa Tenggara</v>
       </c>
       <c r="B285" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C285" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>Pemerintah Kabupaten Mempawah</v>
+        <v>Pemerintah Kabupaten Minahasa Utara</v>
       </c>
       <c r="B286" t="str">
         <v>B</v>
       </c>
       <c r="C286" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Pemerintah Kabupaten Merangin</v>
+        <v>Pemerintah Kabupaten Mojokerto</v>
       </c>
       <c r="B287" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C287" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Pemerintah Kabupaten Merauke</v>
+        <v>Pemerintah Kabupaten Morowali</v>
       </c>
       <c r="B288" t="str">
         <v>C</v>
       </c>
       <c r="C288" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Pemerintah Kabupaten Mesuji</v>
+        <v>Pemerintah Kabupaten Morowali Utara</v>
       </c>
       <c r="B289" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C289" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Pemerintah Kabupaten Minahasa</v>
+        <v>Pemerintah Kabupaten Muara Enim</v>
       </c>
       <c r="B290" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C290" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Pemerintah Kabupaten Minahasa Selatan</v>
+        <v>Pemerintah Kabupaten Muaro Jambi</v>
       </c>
       <c r="B291" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C291" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Pemerintah Kabupaten Minahasa Tenggara</v>
+        <v>Pemerintah Kabupaten Muko Muko</v>
       </c>
       <c r="B292" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C292" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Pemerintah Kabupaten Minahasa Utara</v>
+        <v>Pemerintah Kabupaten Muna</v>
       </c>
       <c r="B293" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C293" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Pemerintah Kabupaten Mojokerto</v>
+        <v>Pemerintah Kabupaten Muna Barat</v>
       </c>
       <c r="B294" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C294" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Pemerintah Kabupaten Morowali</v>
+        <v>Pemerintah Kabupaten Murung Raya</v>
       </c>
       <c r="B295" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C295" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>Pemerintah Kabupaten Morowali Utara</v>
+        <v>Pemerintah Kabupaten Musi Banyuasin</v>
       </c>
       <c r="B296" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C296" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Pemerintah Kabupaten Muara Enim</v>
+        <v>Pemerintah Kabupaten Musi Rawas</v>
       </c>
       <c r="B297" t="str">
         <v>A</v>
       </c>
       <c r="C297" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Pemerintah Kabupaten Muaro Jambi</v>
+        <v>Pemerintah Kabupaten Musi Rawas Utara</v>
       </c>
       <c r="B298" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C298" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Pemerintah Kabupaten Muko Muko</v>
+        <v>Pemerintah Kabupaten Nagan Raya</v>
       </c>
       <c r="B299" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C299" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Pemerintah Kabupaten Muna</v>
+        <v>Pemerintah Kabupaten Nagekeo</v>
       </c>
       <c r="B300" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C300" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Pemerintah Kabupaten Muna Barat</v>
+        <v>Pemerintah Kabupaten Natuna</v>
       </c>
       <c r="B301" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C301" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Pemerintah Kabupaten Murung Raya</v>
+        <v>Pemerintah Kabupaten Ngada</v>
       </c>
       <c r="B302" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C302" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Pemerintah Kabupaten Musi Banyuasin</v>
+        <v>Pemerintah Kabupaten Nganjuk</v>
       </c>
       <c r="B303" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C303" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Pemerintah Kabupaten Musi Rawas</v>
+        <v>Pemerintah Kabupaten Ngawi</v>
       </c>
       <c r="B304" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C304" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Pemerintah Kabupaten Musi Rawas Utara</v>
+        <v>Pemerintah Kabupaten Nias</v>
       </c>
       <c r="B305" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C305" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Pemerintah Kabupaten Nagan Raya</v>
+        <v>Pemerintah Kabupaten Nias Barat</v>
       </c>
       <c r="B306" t="str">
-        <v>C</v>
+        <v>D</v>
       </c>
       <c r="C306" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Pemerintah Kabupaten Nagekeo</v>
+        <v>Pemerintah Kabupaten Nias Selatan</v>
       </c>
       <c r="B307" t="str">
         <v>C</v>
       </c>
       <c r="C307" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Pemerintah Kabupaten Natuna</v>
+        <v>Pemerintah Kabupaten Nias Utara</v>
       </c>
       <c r="B308" t="str">
         <v>-A</v>
       </c>
       <c r="C308" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Pemerintah Kabupaten Ngada</v>
+        <v>Pemerintah Kabupaten Nunukan</v>
       </c>
       <c r="B309" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C309" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Pemerintah Kabupaten Nganjuk</v>
+        <v>Pemerintah Kabupaten Ogan Ilir</v>
       </c>
       <c r="B310" t="str">
         <v>A</v>
       </c>
       <c r="C310" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Pemerintah Kabupaten Ngawi</v>
+        <v>Pemerintah Kabupaten Ogan Komering Ilir</v>
       </c>
       <c r="B311" t="str">
         <v>-A</v>
       </c>
       <c r="C311" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>Pemerintah Kabupaten Nias</v>
+        <v>Pemerintah Kabupaten Ogan Komering Ulu</v>
       </c>
       <c r="B312" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C312" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Pemerintah Kabupaten Nias Barat</v>
+        <v>Pemerintah Kabupaten Ogan Komering Ulu Selatan</v>
       </c>
       <c r="B313" t="str">
-        <v>D</v>
+        <v>-A</v>
       </c>
       <c r="C313" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Pemerintah Kabupaten Nias Selatan</v>
+        <v>Pemerintah Kabupaten Ogan Komering Ulu Timur</v>
       </c>
       <c r="B314" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C314" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Pemerintah Kabupaten Nias Utara</v>
+        <v>Pemerintah Kabupaten Pacitan</v>
       </c>
       <c r="B315" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C315" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Pemerintah Kabupaten Nunukan</v>
+        <v>Pemerintah Kabupaten Padang Lawas</v>
       </c>
       <c r="B316" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C316" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Pemerintah Kabupaten Ogan Ilir</v>
+        <v>Pemerintah Kabupaten Padang Lawas Utara</v>
       </c>
       <c r="B317" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C317" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>Pemerintah Kabupaten Ogan Komering Ilir</v>
+        <v>Pemerintah Kabupaten Padang Pariaman</v>
       </c>
       <c r="B318" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C318" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Pemerintah Kabupaten Ogan Komering Ulu</v>
+        <v>Pemerintah Kabupaten Pakpak Bharat</v>
       </c>
       <c r="B319" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C319" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Pemerintah Kabupaten Ogan Komering Ulu Selatan</v>
+        <v>Pemerintah Kabupaten Pamekasan</v>
       </c>
       <c r="B320" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C320" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Pemerintah Kabupaten Ogan Komering Ulu Timur</v>
+        <v>Pemerintah Kabupaten Pandeglang</v>
       </c>
       <c r="B321" t="str">
         <v>-A</v>
       </c>
       <c r="C321" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Pemerintah Kabupaten Pacitan</v>
+        <v>Pemerintah Kabupaten Pangandaran</v>
       </c>
       <c r="B322" t="str">
         <v>A</v>
       </c>
       <c r="C322" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>Pemerintah Kabupaten Padang Lawas</v>
+        <v>Pemerintah Kabupaten Pangkajene Dan Kepulauan</v>
       </c>
       <c r="B323" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C323" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>Pemerintah Kabupaten Padang Lawas Utara</v>
+        <v>Pemerintah Kabupaten Parigi Moutong</v>
       </c>
       <c r="B324" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C324" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Pemerintah Kabupaten Padang Pariaman</v>
+        <v>Pemerintah Kabupaten Pasaman</v>
       </c>
       <c r="B325" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C325" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Pemerintah Kabupaten Pakpak Bharat</v>
+        <v>Pemerintah Kabupaten Pasaman Barat</v>
       </c>
       <c r="B326" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C326" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Pemerintah Kabupaten Pamekasan</v>
+        <v>Pemerintah Kabupaten Pasangkayu</v>
       </c>
       <c r="B327" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C327" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Pemerintah Kabupaten Pandeglang</v>
+        <v>Pemerintah Kabupaten Paser</v>
       </c>
       <c r="B328" t="str">
         <v>-A</v>
       </c>
       <c r="C328" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Pemerintah Kabupaten Pangandaran</v>
+        <v>Pemerintah Kabupaten Pasuruan</v>
       </c>
       <c r="B329" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C329" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Pemerintah Kabupaten Pangkajene Dan Kepulauan</v>
+        <v>Pemerintah Kabupaten Pati</v>
       </c>
       <c r="B330" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C330" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Pemerintah Kabupaten Parigi Moutong</v>
+        <v>Pemerintah Kabupaten Pekalongan</v>
       </c>
       <c r="B331" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C331" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Pemerintah Kabupaten Pasaman</v>
+        <v>Pemerintah Kabupaten Pelalawan</v>
       </c>
       <c r="B332" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C332" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Pemerintah Kabupaten Pasaman Barat</v>
+        <v>Pemerintah Kabupaten Pemalang</v>
       </c>
       <c r="B333" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C333" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Pemerintah Kabupaten Pasangkayu</v>
+        <v>Pemerintah Kabupaten Penajam Paser Utara</v>
       </c>
       <c r="B334" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C334" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Pemerintah Kabupaten Paser</v>
+        <v>Pemerintah Kabupaten Penukal Abab Lematang Ilir</v>
       </c>
       <c r="B335" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C335" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Pemerintah Kabupaten Pasuruan</v>
+        <v>Pemerintah Kabupaten Pesawaran</v>
       </c>
       <c r="B336" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C336" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Pemerintah Kabupaten Pati</v>
+        <v>Pemerintah Kabupaten Pesisir Barat</v>
       </c>
       <c r="B337" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C337" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Pemerintah Kabupaten Pekalongan</v>
+        <v>Pemerintah Kabupaten Pesisir Selatan</v>
       </c>
       <c r="B338" t="str">
         <v>-A</v>
       </c>
       <c r="C338" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Pemerintah Kabupaten Pelalawan</v>
+        <v>Pemerintah Kabupaten Pidie</v>
       </c>
       <c r="B339" t="str">
         <v>-B</v>
       </c>
       <c r="C339" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Pemerintah Kabupaten Pemalang</v>
+        <v>Pemerintah Kabupaten Pidie Jaya</v>
       </c>
       <c r="B340" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C340" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Pemerintah Kabupaten Penajam Paser Utara</v>
+        <v>Pemerintah Kabupaten Pinrang</v>
       </c>
       <c r="B341" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C341" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Pemerintah Kabupaten Penukal Abab Lematang Ilir</v>
+        <v>Pemerintah Kabupaten Pohuwato</v>
       </c>
       <c r="B342" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C342" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Pemerintah Kabupaten Pesawaran</v>
+        <v>Pemerintah Kabupaten Polewali Mandar</v>
       </c>
       <c r="B343" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C343" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Pemerintah Kabupaten Pesisir Barat</v>
+        <v>Pemerintah Kabupaten Ponorogo</v>
       </c>
       <c r="B344" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C344" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Pemerintah Kabupaten Pesisir Selatan</v>
+        <v>Pemerintah Kabupaten Poso</v>
       </c>
       <c r="B345" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C345" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Pemerintah Kabupaten Pidie</v>
+        <v>Pemerintah Kabupaten Pringsewu</v>
       </c>
       <c r="B346" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C346" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Pemerintah Kabupaten Pidie Jaya</v>
+        <v>Pemerintah Kabupaten Probolinggo</v>
       </c>
       <c r="B347" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C347" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Pemerintah Kabupaten Pinrang</v>
+        <v>Pemerintah Kabupaten Pulang Pisau</v>
       </c>
       <c r="B348" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C348" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Pemerintah Kabupaten Pohuwato</v>
+        <v>Pemerintah Kabupaten Pulau Taliabu</v>
       </c>
       <c r="B349" t="str">
-        <v>-A</v>
+        <v>D</v>
       </c>
       <c r="C349" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Pemerintah Kabupaten Polewali Mandar</v>
+        <v>Pemerintah Kabupaten Puncak Jaya</v>
       </c>
       <c r="B350" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C350" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Pemerintah Kabupaten Ponorogo</v>
+        <v>Pemerintah Kabupaten Purbalingga</v>
       </c>
       <c r="B351" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C351" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>Pemerintah Kabupaten Poso</v>
+        <v>Pemerintah Kabupaten Purwakarta</v>
       </c>
       <c r="B352" t="str">
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="C352" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Pemerintah Kabupaten Pringsewu</v>
+        <v>Pemerintah Kabupaten Purworejo</v>
       </c>
       <c r="B353" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C353" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Pemerintah Kabupaten Probolinggo</v>
+        <v>Pemerintah Kabupaten Raja Ampat</v>
       </c>
       <c r="B354" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C354" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Pemerintah Kabupaten Pulang Pisau</v>
+        <v>Pemerintah Kabupaten Rejang Lebong</v>
       </c>
       <c r="B355" t="str">
         <v>-B</v>
       </c>
       <c r="C355" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Pemerintah Kabupaten Pulau Taliabu</v>
+        <v>Pemerintah Kabupaten Rembang</v>
       </c>
       <c r="B356" t="str">
-        <v>D</v>
+        <v>-B</v>
       </c>
       <c r="C356" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Pemerintah Kabupaten Puncak Jaya</v>
+        <v>Pemerintah Kabupaten Rokan Hilir</v>
       </c>
       <c r="B357" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C357" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Pemerintah Kabupaten Purbalingga</v>
+        <v>Pemerintah Kabupaten Rokan Hulu</v>
       </c>
       <c r="B358" t="str">
         <v>B</v>
       </c>
       <c r="C358" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>Pemerintah Kabupaten Purwakarta</v>
+        <v>Pemerintah Kabupaten Rote Ndao</v>
       </c>
       <c r="B359" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C359" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Pemerintah Kabupaten Purworejo</v>
+        <v>Pemerintah Kabupaten Sabu Raijua</v>
       </c>
       <c r="B360" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C360" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Pemerintah Kabupaten Raja Ampat</v>
+        <v>Pemerintah Kabupaten Sambas</v>
       </c>
       <c r="B361" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C361" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Pemerintah Kabupaten Rejang Lebong</v>
+        <v>Pemerintah Kabupaten Samosir</v>
       </c>
       <c r="B362" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C362" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Pemerintah Kabupaten Rembang</v>
+        <v>Pemerintah Kabupaten Sampang</v>
       </c>
       <c r="B363" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C363" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>Pemerintah Kabupaten Rokan Hilir</v>
+        <v>Pemerintah Kabupaten Sanggau</v>
       </c>
       <c r="B364" t="str">
         <v>-B</v>
       </c>
       <c r="C364" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Pemerintah Kabupaten Rokan Hulu</v>
+        <v>Pemerintah Kabupaten Sarolangun</v>
       </c>
       <c r="B365" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C365" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Pemerintah Kabupaten Rote Ndao</v>
+        <v>Pemerintah Kabupaten Sekadau</v>
       </c>
       <c r="B366" t="str">
         <v>-B</v>
       </c>
       <c r="C366" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Pemerintah Kabupaten Sabu Raijua</v>
+        <v>Pemerintah Kabupaten Seluma</v>
       </c>
       <c r="B367" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C367" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
-        <v>Pemerintah Kabupaten Sambas</v>
+        <v>Pemerintah Kabupaten Semarang</v>
       </c>
       <c r="B368" t="str">
         <v>-A</v>
       </c>
       <c r="C368" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Pemerintah Kabupaten Samosir</v>
+        <v>Pemerintah Kabupaten Seram Bagian Timur</v>
       </c>
       <c r="B369" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C369" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Pemerintah Kabupaten Sampang</v>
+        <v>Pemerintah Kabupaten Serang</v>
       </c>
       <c r="B370" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C370" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Pemerintah Kabupaten Sanggau</v>
+        <v>Pemerintah Kabupaten Serdang Bedagai</v>
       </c>
       <c r="B371" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C371" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Pemerintah Kabupaten Sarolangun</v>
+        <v>Pemerintah Kabupaten Seruyan</v>
       </c>
       <c r="B372" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C372" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Pemerintah Kabupaten Sekadau</v>
+        <v>Pemerintah Kabupaten Siak</v>
       </c>
       <c r="B373" t="str">
         <v>-B</v>
       </c>
       <c r="C373" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Pemerintah Kabupaten Seluma</v>
+        <v>Pemerintah Kabupaten Sidenreng Rappang</v>
       </c>
       <c r="B374" t="str">
         <v>-B</v>
       </c>
       <c r="C374" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Pemerintah Kabupaten Semarang</v>
+        <v>Pemerintah Kabupaten Sidoarjo</v>
       </c>
       <c r="B375" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C375" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Pemerintah Kabupaten Seram Bagian Timur</v>
+        <v>Pemerintah Kabupaten Sigi</v>
       </c>
       <c r="B376" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C376" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Pemerintah Kabupaten Serang</v>
+        <v>Pemerintah Kabupaten Sijunjung</v>
       </c>
       <c r="B377" t="str">
         <v>B</v>
       </c>
       <c r="C377" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Pemerintah Kabupaten Serdang Bedagai</v>
+        <v>Pemerintah Kabupaten Sikka</v>
       </c>
       <c r="B378" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C378" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Pemerintah Kabupaten Seruyan</v>
+        <v>Pemerintah Kabupaten Simalungun</v>
       </c>
       <c r="B379" t="str">
         <v>B</v>
       </c>
       <c r="C379" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>Pemerintah Kabupaten Siak</v>
+        <v>Pemerintah Kabupaten Simeulue</v>
       </c>
       <c r="B380" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C380" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Pemerintah Kabupaten Sidenreng Rappang</v>
+        <v>Pemerintah Kabupaten Sinjai</v>
       </c>
       <c r="B381" t="str">
         <v>-B</v>
       </c>
       <c r="C381" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Pemerintah Kabupaten Sidoarjo</v>
+        <v>Pemerintah Kabupaten Sintang</v>
       </c>
       <c r="B382" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C382" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Pemerintah Kabupaten Sigi</v>
+        <v>Pemerintah Kabupaten Situbondo</v>
       </c>
       <c r="B383" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C383" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Pemerintah Kabupaten Sijunjung</v>
+        <v>Pemerintah Kabupaten Sleman</v>
       </c>
       <c r="B384" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C384" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Pemerintah Kabupaten Sikka</v>
+        <v>Pemerintah Kabupaten Solok</v>
       </c>
       <c r="B385" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C385" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Pemerintah Kabupaten Simalungun</v>
+        <v>Pemerintah Kabupaten Solok Selatan</v>
       </c>
       <c r="B386" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C386" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Pemerintah Kabupaten Simeulue</v>
+        <v>Pemerintah Kabupaten Soppeng</v>
       </c>
       <c r="B387" t="str">
         <v>B</v>
       </c>
       <c r="C387" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Pemerintah Kabupaten Sinjai</v>
+        <v>Pemerintah Kabupaten Sorong</v>
       </c>
       <c r="B388" t="str">
-        <v>-B</v>
+        <v>D</v>
       </c>
       <c r="C388" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Pemerintah Kabupaten Sintang</v>
+        <v>Pemerintah Kabupaten Sragen</v>
       </c>
       <c r="B389" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C389" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Pemerintah Kabupaten Situbondo</v>
+        <v>Pemerintah Kabupaten Subang</v>
       </c>
       <c r="B390" t="str">
         <v>-A</v>
       </c>
       <c r="C390" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Pemerintah Kabupaten Sleman</v>
+        <v>Pemerintah Kabupaten Sukabumi</v>
       </c>
       <c r="B391" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C391" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Pemerintah Kabupaten Solok</v>
+        <v>Pemerintah Kabupaten Sukamara</v>
       </c>
       <c r="B392" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C392" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Pemerintah Kabupaten Solok Selatan</v>
+        <v>Pemerintah Kabupaten Sukoharjo</v>
       </c>
       <c r="B393" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C393" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Pemerintah Kabupaten Soppeng</v>
+        <v>Pemerintah Kabupaten Sumba Barat</v>
       </c>
       <c r="B394" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C394" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Pemerintah Kabupaten Sorong</v>
+        <v>Pemerintah Kabupaten Sumba Barat Daya</v>
       </c>
       <c r="B395" t="str">
-        <v>D</v>
+        <v>C</v>
       </c>
       <c r="C395" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Pemerintah Kabupaten Sragen</v>
+        <v>Pemerintah Kabupaten Sumba Tengah</v>
       </c>
       <c r="B396" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C396" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Pemerintah Kabupaten Subang</v>
+        <v>Pemerintah Kabupaten Sumba Timur</v>
       </c>
       <c r="B397" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C397" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Pemerintah Kabupaten Sukabumi</v>
+        <v>Pemerintah Kabupaten Sumbawa</v>
       </c>
       <c r="B398" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C398" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Pemerintah Kabupaten Sukamara</v>
+        <v>Pemerintah Kabupaten Sumbawa Barat</v>
       </c>
       <c r="B399" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C399" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Pemerintah Kabupaten Sukoharjo</v>
+        <v>Pemerintah Kabupaten Sumedang</v>
       </c>
       <c r="B400" t="str">
         <v>A</v>
       </c>
       <c r="C400" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Pemerintah Kabupaten Sumba Barat</v>
+        <v>Pemerintah Kabupaten Sumenep</v>
       </c>
       <c r="B401" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C401" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Pemerintah Kabupaten Sumba Barat Daya</v>
+        <v>Pemerintah Kabupaten Tabalong</v>
       </c>
       <c r="B402" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C402" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Pemerintah Kabupaten Sumba Tengah</v>
+        <v>Pemerintah Kabupaten Tabanan</v>
       </c>
       <c r="B403" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C403" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Pemerintah Kabupaten Sumba Timur</v>
+        <v>Pemerintah Kabupaten Takalar</v>
       </c>
       <c r="B404" t="str">
-        <v>C</v>
+        <v>D</v>
       </c>
       <c r="C404" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Pemerintah Kabupaten Sumbawa</v>
+        <v>Pemerintah Kabupaten Tanah Bumbu</v>
       </c>
       <c r="B405" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C405" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Pemerintah Kabupaten Sumbawa Barat</v>
+        <v>Pemerintah Kabupaten Tanah Datar</v>
       </c>
       <c r="B406" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C406" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Pemerintah Kabupaten Sumedang</v>
+        <v>Pemerintah Kabupaten Tanah Laut</v>
       </c>
       <c r="B407" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C407" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Pemerintah Kabupaten Sumenep</v>
+        <v>Pemerintah Kabupaten Tana Tidung</v>
       </c>
       <c r="B408" t="str">
         <v>-A</v>
       </c>
       <c r="C408" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Pemerintah Kabupaten Tabalong</v>
+        <v>Pemerintah Kabupaten Tana Toraja</v>
       </c>
       <c r="B409" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C409" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Pemerintah Kabupaten Tabanan</v>
+        <v>Pemerintah Kabupaten Tangerang</v>
       </c>
       <c r="B410" t="str">
         <v>-A</v>
       </c>
       <c r="C410" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Pemerintah Kabupaten Takalar</v>
+        <v>Pemerintah Kabupaten Tanggamus</v>
       </c>
       <c r="B411" t="str">
-        <v>D</v>
+        <v>-A</v>
       </c>
       <c r="C411" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Pemerintah Kabupaten Tanah Bumbu</v>
+        <v>Pemerintah Kabupaten Tanjung Jabung Barat</v>
       </c>
       <c r="B412" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C412" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>Pemerintah Kabupaten Tanah Datar</v>
+        <v>Pemerintah Kabupaten Tanjung Jabung Timur</v>
       </c>
       <c r="B413" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C413" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Pemerintah Kabupaten Tanah Laut</v>
+        <v>Pemerintah Kabupaten Tapanuli Selatan</v>
       </c>
       <c r="B414" t="str">
         <v>B</v>
       </c>
       <c r="C414" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Pemerintah Kabupaten Tana Tidung</v>
+        <v>Pemerintah Kabupaten Tapanuli Tengah</v>
       </c>
       <c r="B415" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C415" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
-        <v>Pemerintah Kabupaten Tana Toraja</v>
+        <v>Pemerintah Kabupaten Tapanuli Utara</v>
       </c>
       <c r="B416" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C416" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Pemerintah Kabupaten Tangerang</v>
+        <v>Pemerintah Kabupaten Tapin</v>
       </c>
       <c r="B417" t="str">
         <v>-A</v>
       </c>
       <c r="C417" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>Pemerintah Kabupaten Tanggamus</v>
+        <v>Pemerintah Kabupaten Tasikmalaya</v>
       </c>
       <c r="B418" t="str">
         <v>-A</v>
       </c>
       <c r="C418" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>Pemerintah Kabupaten Tanjung Jabung Barat</v>
+        <v>Pemerintah Kabupaten Tebo</v>
       </c>
       <c r="B419" t="str">
-        <v>B</v>
+        <v>C</v>
       </c>
       <c r="C419" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>Pemerintah Kabupaten Tanjung Jabung Timur</v>
+        <v>Pemerintah Kabupaten Tegal</v>
       </c>
       <c r="B420" t="str">
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="C420" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Pemerintah Kabupaten Tapanuli Selatan</v>
+        <v>Pemerintah Kabupaten Teluk Bintuni</v>
       </c>
       <c r="B421" t="str">
-        <v>B</v>
+        <v>D</v>
       </c>
       <c r="C421" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Pemerintah Kabupaten Tapanuli Tengah</v>
+        <v>Pemerintah Kabupaten Teluk Wondama</v>
       </c>
       <c r="B422" t="str">
-        <v>C</v>
+        <v>D</v>
       </c>
       <c r="C422" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Pemerintah Kabupaten Tapanuli Utara</v>
+        <v>Pemerintah Kabupaten Temanggung</v>
       </c>
       <c r="B423" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C423" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Pemerintah Kabupaten Tapin</v>
+        <v>Pemerintah Kabupaten Timor Tengah Selatan</v>
       </c>
       <c r="B424" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C424" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Pemerintah Kabupaten Tasikmalaya</v>
+        <v>Pemerintah Kabupaten Timor Tengah Utara</v>
       </c>
       <c r="B425" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C425" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>Pemerintah Kabupaten Tebo</v>
+        <v>Pemerintah Kabupaten Toba</v>
       </c>
       <c r="B426" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C426" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>Pemerintah Kabupaten Tegal</v>
+        <v>Pemerintah Kabupaten Tojo Una Una</v>
       </c>
       <c r="B427" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C427" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Pemerintah Kabupaten Teluk Bintuni</v>
+        <v>Pemerintah Kabupaten Tolikara</v>
       </c>
       <c r="B428" t="str">
-        <v>D</v>
+        <v>-B</v>
       </c>
       <c r="C428" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Pemerintah Kabupaten Teluk Wondama</v>
+        <v>Pemerintah Kabupaten Toraja Utara</v>
       </c>
       <c r="B429" t="str">
-        <v>D</v>
+        <v>C</v>
       </c>
       <c r="C429" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Pemerintah Kabupaten Temanggung</v>
+        <v>Pemerintah Kabupaten Trenggalek</v>
       </c>
       <c r="B430" t="str">
         <v>-A</v>
       </c>
       <c r="C430" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Pemerintah Kabupaten Timor Tengah Selatan</v>
+        <v>Pemerintah Kabupaten Tuban</v>
       </c>
       <c r="B431" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C431" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Pemerintah Kabupaten Timor Tengah Utara</v>
+        <v>Pemerintah Kabupaten Tulang Bawang</v>
       </c>
       <c r="B432" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C432" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Pemerintah Kabupaten Toba</v>
+        <v>Pemerintah Kabupaten Tulang Bawang Barat</v>
       </c>
       <c r="B433" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C433" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Pemerintah Kabupaten Tojo Una Una</v>
+        <v>Pemerintah Kabupaten Tulungagung</v>
       </c>
       <c r="B434" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C434" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Pemerintah Kabupaten Tolikara</v>
+        <v>Pemerintah Kabupaten Wajo</v>
       </c>
       <c r="B435" t="str">
-        <v>-B</v>
+        <v>C</v>
       </c>
       <c r="C435" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Pemerintah Kabupaten Toraja Utara</v>
+        <v>Pemerintah Kabupaten Wakatobi</v>
       </c>
       <c r="B436" t="str">
-        <v>C</v>
+        <v>B</v>
       </c>
       <c r="C436" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Pemerintah Kabupaten Trenggalek</v>
+        <v>Pemerintah Kabupaten Way Kanan</v>
       </c>
       <c r="B437" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C437" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Pemerintah Kabupaten Tuban</v>
+        <v>Pemerintah Kabupaten Wonogiri</v>
       </c>
       <c r="B438" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C438" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Pemerintah Kabupaten Tulang Bawang</v>
+        <v>Pemerintah Kabupaten Wonosobo</v>
       </c>
       <c r="B439" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C439" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Pemerintah Kabupaten Tulang Bawang Barat</v>
+        <v>Pemerintah Kabupaten Yahukimo</v>
       </c>
       <c r="B440" t="str">
-        <v>B</v>
+        <v>D</v>
       </c>
       <c r="C440" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Pemerintah Kabupaten Tulungagung</v>
+        <v>Pemerintah Kota Ambon</v>
       </c>
       <c r="B441" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C441" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Pemerintah Kabupaten Wajo</v>
+        <v>Pemerintah Kota Balikpapan</v>
       </c>
       <c r="B442" t="str">
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="C442" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Pemerintah Kabupaten Wakatobi</v>
+        <v>Pemerintah Kota Banda Aceh</v>
       </c>
       <c r="B443" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C443" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Pemerintah Kabupaten Way Kanan</v>
+        <v>Pemerintah Kota Bandar Lampung</v>
       </c>
       <c r="B444" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C444" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Pemerintah Kabupaten Wonogiri</v>
+        <v>Pemerintah Kota Bandung</v>
       </c>
       <c r="B445" t="str">
         <v>A</v>
       </c>
       <c r="C445" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>Pemerintah Kabupaten Wonosobo</v>
+        <v>Pemerintah Kota Banjar</v>
       </c>
       <c r="B446" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C446" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Pemerintah Kabupaten Yahukimo</v>
+        <v>Pemerintah Kota Banjarbaru</v>
       </c>
       <c r="B447" t="str">
-        <v>D</v>
+        <v>B</v>
       </c>
       <c r="C447" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Pemerintah Kota Ambon</v>
+        <v>Pemerintah Kota Banjarmasin</v>
       </c>
       <c r="B448" t="str">
         <v>-A</v>
       </c>
       <c r="C448" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Pemerintah Kota Balikpapan</v>
+        <v>Pemerintah Kota Batam</v>
       </c>
       <c r="B449" t="str">
         <v>A</v>
       </c>
       <c r="C449" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Pemerintah Kota Banda Aceh</v>
+        <v>Pemerintah Kota Batu</v>
       </c>
       <c r="B450" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C450" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Pemerintah Kota Bandar Lampung</v>
+        <v>Pemerintah Kota Bau Bau</v>
       </c>
       <c r="B451" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C451" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Pemerintah Kota Bandung</v>
+        <v>Pemerintah Kota Bekasi</v>
       </c>
       <c r="B452" t="str">
         <v>A</v>
       </c>
       <c r="C452" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Pemerintah Kota Banjar</v>
+        <v>Pemerintah Kota Bengkulu</v>
       </c>
       <c r="B453" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C453" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Pemerintah Kota Banjarbaru</v>
+        <v>Pemerintah Kota Bima</v>
       </c>
       <c r="B454" t="str">
         <v>B</v>
       </c>
       <c r="C454" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Pemerintah Kota Banjarmasin</v>
+        <v>Pemerintah Kota Binjai</v>
       </c>
       <c r="B455" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C455" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Pemerintah Kota Batam</v>
+        <v>Pemerintah Kota Bitung</v>
       </c>
       <c r="B456" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C456" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Pemerintah Kota Batu</v>
+        <v>Pemerintah Kota Blitar</v>
       </c>
       <c r="B457" t="str">
         <v>A</v>
       </c>
       <c r="C457" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Pemerintah Kota Bau Bau</v>
+        <v>Pemerintah Kota Bogor</v>
       </c>
       <c r="B458" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C458" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>Pemerintah Kota Bekasi</v>
+        <v>Pemerintah Kota Bontang</v>
       </c>
       <c r="B459" t="str">
         <v>A</v>
       </c>
       <c r="C459" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Pemerintah Kota Bengkulu</v>
+        <v>Pemerintah Kota Bukittinggi</v>
       </c>
       <c r="B460" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C460" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Pemerintah Kota Bima</v>
+        <v>Pemerintah Kota Cilegon</v>
       </c>
       <c r="B461" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C461" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Pemerintah Kota Binjai</v>
+        <v>Pemerintah Kota Cimahi</v>
       </c>
       <c r="B462" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C462" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Pemerintah Kota Bitung</v>
+        <v>Pemerintah Kota Cirebon</v>
       </c>
       <c r="B463" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C463" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Pemerintah Kota Blitar</v>
+        <v>Pemerintah Kota Denpasar</v>
       </c>
       <c r="B464" t="str">
         <v>A</v>
       </c>
       <c r="C464" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Pemerintah Kota Bogor</v>
+        <v>Pemerintah Kota Depok</v>
       </c>
       <c r="B465" t="str">
         <v>A</v>
       </c>
       <c r="C465" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Pemerintah Kota Bontang</v>
+        <v>Pemerintah Kota Dumai</v>
       </c>
       <c r="B466" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C466" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Pemerintah Kota Bukittinggi</v>
+        <v>Pemerintah Kota Gorontalo</v>
       </c>
       <c r="B467" t="str">
         <v>-B</v>
       </c>
       <c r="C467" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Pemerintah Kota Cilegon</v>
+        <v>Pemerintah Kota Gunungsitoli</v>
       </c>
       <c r="B468" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C468" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>Pemerintah Kota Cimahi</v>
+        <v>Pemerintah Kota Jambi</v>
       </c>
       <c r="B469" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C469" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Pemerintah Kota Cirebon</v>
+        <v>Pemerintah Kota Jayapura</v>
       </c>
       <c r="B470" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C470" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>Pemerintah Kota Denpasar</v>
+        <v>Pemerintah Kota Kediri</v>
       </c>
       <c r="B471" t="str">
         <v>A</v>
       </c>
       <c r="C471" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Pemerintah Kota Depok</v>
+        <v>Pemerintah Kota Kendari</v>
       </c>
       <c r="B472" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C472" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Pemerintah Kota Dumai</v>
+        <v>Pemerintah Kota Kotamobagu</v>
       </c>
       <c r="B473" t="str">
         <v>B</v>
       </c>
       <c r="C473" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Pemerintah Kota Gorontalo</v>
+        <v>Pemerintah Kota Kupang</v>
       </c>
       <c r="B474" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C474" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Pemerintah Kota Gunungsitoli</v>
+        <v>Pemerintah Kota Langsa</v>
       </c>
       <c r="B475" t="str">
         <v>B</v>
       </c>
       <c r="C475" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Pemerintah Kota Jambi</v>
+        <v>Pemerintah Kota Lhokseumawe</v>
       </c>
       <c r="B476" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C476" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Pemerintah Kota Jayapura</v>
+        <v>Pemerintah Kota Lubuk Linggau</v>
       </c>
       <c r="B477" t="str">
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="C477" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>Pemerintah Kota Kediri</v>
+        <v>Pemerintah Kota Madiun</v>
       </c>
       <c r="B478" t="str">
         <v>A</v>
       </c>
       <c r="C478" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Pemerintah Kota Kendari</v>
+        <v>Pemerintah Kota Magelang</v>
       </c>
       <c r="B479" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C479" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Pemerintah Kota Kotamobagu</v>
+        <v>Pemerintah Kota Makassar</v>
       </c>
       <c r="B480" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C480" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Pemerintah Kota Kupang</v>
+        <v>Pemerintah Kota Malang</v>
       </c>
       <c r="B481" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C481" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Pemerintah Kota Langsa</v>
+        <v>Pemerintah Kota Manado</v>
       </c>
       <c r="B482" t="str">
         <v>B</v>
       </c>
       <c r="C482" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Pemerintah Kota Lhokseumawe</v>
+        <v>Pemerintah Kota Mataram</v>
       </c>
       <c r="B483" t="str">
         <v>-A</v>
       </c>
       <c r="C483" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Pemerintah Kota Lubuk Linggau</v>
+        <v>Pemerintah Kota Medan</v>
       </c>
       <c r="B484" t="str">
         <v>A</v>
       </c>
       <c r="C484" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Pemerintah Kota Madiun</v>
+        <v>Pemerintah Kota Metro</v>
       </c>
       <c r="B485" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C485" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Pemerintah Kota Magelang</v>
+        <v>Pemerintah Kota Mojokerto</v>
       </c>
       <c r="B486" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C486" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Pemerintah Kota Makassar</v>
+        <v>Pemerintah Kota Padang</v>
       </c>
       <c r="B487" t="str">
         <v>-B</v>
       </c>
       <c r="C487" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Pemerintah Kota Malang</v>
+        <v>Pemerintah Kota Padang Panjang</v>
       </c>
       <c r="B488" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C488" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Pemerintah Kota Manado</v>
+        <v>Pemerintah Kota Padang Sidempuan</v>
       </c>
       <c r="B489" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C489" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Pemerintah Kota Mataram</v>
+        <v>Pemerintah Kota Pagar Alam</v>
       </c>
       <c r="B490" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C490" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Pemerintah Kota Medan</v>
+        <v>Pemerintah Kota Palangkaraya</v>
       </c>
       <c r="B491" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C491" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Pemerintah Kota Metro</v>
+        <v>Pemerintah Kota Palembang</v>
       </c>
       <c r="B492" t="str">
         <v>-A</v>
       </c>
       <c r="C492" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Pemerintah Kota Mojokerto</v>
+        <v>Pemerintah Kota Palu</v>
       </c>
       <c r="B493" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C493" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Pemerintah Kota Padang</v>
+        <v>Pemerintah Kota Pangkal Pinang</v>
       </c>
       <c r="B494" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C494" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Pemerintah Kota Padang Panjang</v>
+        <v>Pemerintah Kota Parepare</v>
       </c>
       <c r="B495" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C495" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Pemerintah Kota Padang Sidempuan</v>
+        <v>Pemerintah Kota Pariaman</v>
       </c>
       <c r="B496" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C496" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Pemerintah Kota Pagar Alam</v>
+        <v>Pemerintah Kota Pasuruan</v>
       </c>
       <c r="B497" t="str">
         <v>A</v>
       </c>
       <c r="C497" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Pemerintah Kota Palangkaraya</v>
+        <v>Pemerintah Kota Payakumbuh</v>
       </c>
       <c r="B498" t="str">
         <v>-A</v>
       </c>
       <c r="C498" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Pemerintah Kota Palembang</v>
+        <v>Pemerintah Kota Pekalongan</v>
       </c>
       <c r="B499" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C499" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Pemerintah Kota Palu</v>
+        <v>Pemerintah Kota Pekanbaru</v>
       </c>
       <c r="B500" t="str">
         <v>-A</v>
       </c>
       <c r="C500" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Pemerintah Kota Pangkal Pinang</v>
+        <v>Pemerintah Kota Pematangsiantar</v>
       </c>
       <c r="B501" t="str">
         <v>-A</v>
       </c>
       <c r="C501" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Pemerintah Kota Parepare</v>
+        <v>Pemerintah Kota Pontianak</v>
       </c>
       <c r="B502" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C502" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Pemerintah Kota Pariaman</v>
+        <v>Pemerintah Kota Prabumulih</v>
       </c>
       <c r="B503" t="str">
-        <v>-B</v>
+        <v>A</v>
       </c>
       <c r="C503" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Pemerintah Kota Pasuruan</v>
+        <v>Pemerintah Kota Probolinggo</v>
       </c>
       <c r="B504" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C504" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Pemerintah Kota Payakumbuh</v>
+        <v>Pemerintah Kota Sabang</v>
       </c>
       <c r="B505" t="str">
         <v>-A</v>
       </c>
       <c r="C505" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Pemerintah Kota Pekalongan</v>
+        <v>Pemerintah Kota Salatiga</v>
       </c>
       <c r="B506" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C506" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Pemerintah Kota Pekanbaru</v>
+        <v>Pemerintah Kota Samarinda</v>
       </c>
       <c r="B507" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C507" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Pemerintah Kota Pematangsiantar</v>
+        <v>Pemerintah Kota Sawahlunto</v>
       </c>
       <c r="B508" t="str">
-        <v>-A</v>
+        <v>-B</v>
       </c>
       <c r="C508" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Pemerintah Kota Pontianak</v>
+        <v>Pemerintah Kota Semarang</v>
       </c>
       <c r="B509" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C509" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Pemerintah Kota Prabumulih</v>
+        <v>Pemerintah Kota Serang</v>
       </c>
       <c r="B510" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C510" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Pemerintah Kota Probolinggo</v>
+        <v>Pemerintah Kota Sibolga</v>
       </c>
       <c r="B511" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C511" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Pemerintah Kota Sabang</v>
+        <v>Pemerintah Kota Singkawang</v>
       </c>
       <c r="B512" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C512" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Pemerintah Kota Salatiga</v>
+        <v>Pemerintah Kota Solok</v>
       </c>
       <c r="B513" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C513" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Pemerintah Kota Samarinda</v>
+        <v>Pemerintah Kota Subulussalam</v>
       </c>
       <c r="B514" t="str">
-        <v>A</v>
+        <v>-B</v>
       </c>
       <c r="C514" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Pemerintah Kota Sawahlunto</v>
+        <v>Pemerintah Kota Sukabumi</v>
       </c>
       <c r="B515" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C515" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Pemerintah Kota Semarang</v>
+        <v>Pemerintah Kota Sungai Penuh</v>
       </c>
       <c r="B516" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C516" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Pemerintah Kota Serang</v>
+        <v>Pemerintah Kota Surabaya</v>
       </c>
       <c r="B517" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C517" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Pemerintah Kota Sibolga</v>
+        <v>Pemerintah Kota Surakarta</v>
       </c>
       <c r="B518" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C518" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Pemerintah Kota Singkawang</v>
+        <v>Pemerintah Kota Tangerang</v>
       </c>
       <c r="B519" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C519" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Pemerintah Kota Solok</v>
+        <v>Pemerintah Kota Tangerang Selatan</v>
       </c>
       <c r="B520" t="str">
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="C520" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Pemerintah Kota Subulussalam</v>
+        <v>Pemerintah Kota Tanjung Balai</v>
       </c>
       <c r="B521" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C521" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Pemerintah Kota Sukabumi</v>
+        <v>Pemerintah Kota Tanjung Pinang</v>
       </c>
       <c r="B522" t="str">
         <v>-A</v>
       </c>
       <c r="C522" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Pemerintah Kota Sungai Penuh</v>
+        <v>Pemerintah Kota Tarakan</v>
       </c>
       <c r="B523" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C523" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Pemerintah Kota Surabaya</v>
+        <v>Pemerintah Kota Tasikmalaya</v>
       </c>
       <c r="B524" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C524" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Pemerintah Kota Surakarta</v>
+        <v>Pemerintah Kota Tebing Tinggi</v>
       </c>
       <c r="B525" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C525" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Pemerintah Kota Tangerang</v>
+        <v>Pemerintah Kota Tegal</v>
       </c>
       <c r="B526" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C526" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Pemerintah Kota Tangerang Selatan</v>
+        <v>Pemerintah Kota Ternate</v>
       </c>
       <c r="B527" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C527" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Pemerintah Kota Tanjung Balai</v>
+        <v>Pemerintah Kota Tidore Kepulauan</v>
       </c>
       <c r="B528" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C528" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Pemerintah Kota Tanjung Pinang</v>
+        <v>Pemerintah Kota Tomohon</v>
       </c>
       <c r="B529" t="str">
         <v>-A</v>
       </c>
       <c r="C529" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Pemerintah Kota Tarakan</v>
+        <v>Pemerintah Kota Tual</v>
       </c>
       <c r="B530" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C530" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>Pemerintah Kota Tasikmalaya</v>
+        <v>Pemerintah Kota Yogyakarta</v>
       </c>
       <c r="B531" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C531" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Pemerintah Kota Tebing Tinggi</v>
+        <v>Pemerintah Provinsi Aceh</v>
       </c>
       <c r="B532" t="str">
-        <v>B</v>
+        <v>A</v>
       </c>
       <c r="C532" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>Pemerintah Kota Tegal</v>
+        <v>Pemerintah Provinsi Bali</v>
       </c>
       <c r="B533" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C533" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>Pemerintah Kota Ternate</v>
+        <v>Pemerintah Provinsi Banten</v>
       </c>
       <c r="B534" t="str">
-        <v>C</v>
+        <v>-A</v>
       </c>
       <c r="C534" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Pemerintah Kota Tidore Kepulauan</v>
+        <v>Pemerintah Provinsi Bengkulu</v>
       </c>
       <c r="B535" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C535" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Pemerintah Kota Tomohon</v>
+        <v>Pemerintah Provinsi Daerah Istimewa Yogyakarta</v>
       </c>
       <c r="B536" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C536" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Pemerintah Kota Tual</v>
+        <v>Pemerintah Provinsi Dki Jakarta</v>
       </c>
       <c r="B537" t="str">
-        <v>C</v>
+        <v>A</v>
       </c>
       <c r="C537" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Pemerintah Kota Yogyakarta</v>
+        <v>Pemerintah Provinsi Gorontalo</v>
       </c>
       <c r="B538" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C538" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Pemerintah Provinsi Aceh</v>
+        <v>Pemerintah Provinsi Jambi</v>
       </c>
       <c r="B539" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C539" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Pemerintah Provinsi Bali</v>
+        <v>Pemerintah Provinsi Jawa Barat</v>
       </c>
       <c r="B540" t="str">
         <v>A</v>
       </c>
       <c r="C540" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>Pemerintah Provinsi Banten</v>
+        <v>Pemerintah Provinsi Jawa Tengah</v>
       </c>
       <c r="B541" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C541" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Pemerintah Provinsi Bengkulu</v>
+        <v>Pemerintah Provinsi Jawa Timur</v>
       </c>
       <c r="B542" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C542" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Pemerintah Provinsi Daerah Istimewa Yogyakarta</v>
+        <v>Pemerintah Provinsi Kalimantan Barat</v>
       </c>
       <c r="B543" t="str">
         <v>A</v>
       </c>
       <c r="C543" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Pemerintah Provinsi Dki Jakarta</v>
+        <v>Pemerintah Provinsi Kalimantan Selatan</v>
       </c>
       <c r="B544" t="str">
         <v>A</v>
       </c>
       <c r="C544" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Pemerintah Provinsi Gorontalo</v>
+        <v>Pemerintah Provinsi Kalimantan Tengah</v>
       </c>
       <c r="B545" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C545" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Pemerintah Provinsi Jambi</v>
+        <v>Pemerintah Provinsi Kalimantan Timur</v>
       </c>
       <c r="B546" t="str">
         <v>-A</v>
       </c>
       <c r="C546" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Pemerintah Provinsi Jawa Barat</v>
+        <v>Pemerintah Provinsi Kalimantan Utara</v>
       </c>
       <c r="B547" t="str">
-        <v>A</v>
+        <v>B</v>
       </c>
       <c r="C547" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Pemerintah Provinsi Jawa Tengah</v>
+        <v>Pemerintah Provinsi Kepulauan Bangka Belitung</v>
       </c>
       <c r="B548" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C548" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Pemerintah Provinsi Jawa Timur</v>
+        <v>Pemerintah Provinsi Kepulauan Riau</v>
       </c>
       <c r="B549" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C549" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Pemerintah Provinsi Kalimantan Barat</v>
+        <v>Pemerintah Provinsi Lampung</v>
       </c>
       <c r="B550" t="str">
-        <v>A</v>
+        <v>-A</v>
       </c>
       <c r="C550" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Pemerintah Provinsi Kalimantan Selatan</v>
+        <v>Pemerintah Provinsi Maluku</v>
       </c>
       <c r="B551" t="str">
-        <v>A</v>
+        <v>C</v>
       </c>
       <c r="C551" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>Pemerintah Provinsi Kalimantan Tengah</v>
+        <v>Pemerintah Provinsi Maluku Utara</v>
       </c>
       <c r="B552" t="str">
-        <v>B</v>
+        <v>-B</v>
       </c>
       <c r="C552" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Pemerintah Provinsi Kalimantan Timur</v>
+        <v>Pemerintah Provinsi Nusa Tenggara Barat</v>
       </c>
       <c r="B553" t="str">
         <v>-A</v>
       </c>
       <c r="C553" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Pemerintah Provinsi Kalimantan Utara</v>
+        <v>Pemerintah Provinsi Nusa Tenggara Timur</v>
       </c>
       <c r="B554" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C554" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Pemerintah Provinsi Kepulauan Bangka Belitung</v>
+        <v>Pemerintah Provinsi Papua</v>
       </c>
       <c r="B555" t="str">
-        <v>-A</v>
+        <v>C</v>
       </c>
       <c r="C555" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Pemerintah Provinsi Kepulauan Riau</v>
+        <v>Pemerintah Provinsi Papua Barat</v>
       </c>
       <c r="B556" t="str">
-        <v>-A</v>
+        <v>D</v>
       </c>
       <c r="C556" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Pemerintah Provinsi Lampung</v>
+        <v>Pemerintah Provinsi Riau</v>
       </c>
       <c r="B557" t="str">
         <v>-A</v>
       </c>
       <c r="C557" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Pemerintah Provinsi Maluku</v>
+        <v>Pemerintah Provinsi Sulawesi Barat</v>
       </c>
       <c r="B558" t="str">
-        <v>C</v>
+        <v>-B</v>
       </c>
       <c r="C558" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>Pemerintah Provinsi Maluku Utara</v>
+        <v>Pemerintah Provinsi Sulawesi Selatan</v>
       </c>
       <c r="B559" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C559" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Pemerintah Provinsi Nusa Tenggara Barat</v>
+        <v>Pemerintah Provinsi Sulawesi Tengah</v>
       </c>
       <c r="B560" t="str">
         <v>-A</v>
       </c>
       <c r="C560" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Pemerintah Provinsi Nusa Tenggara Timur</v>
+        <v>Pemerintah Provinsi Sulawesi Tenggara</v>
       </c>
       <c r="B561" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C561" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>Pemerintah Provinsi Papua Barat</v>
+        <v>Pemerintah Provinsi Sulawesi Utara</v>
       </c>
       <c r="B562" t="str">
-        <v>D</v>
+        <v>B</v>
       </c>
       <c r="C562" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Pemerintah Provinsi Papua Barat Daya</v>
+        <v>Pemerintah Provinsi Sumatera Barat</v>
       </c>
       <c r="B563" t="str">
-        <v>-B</v>
+        <v>B</v>
       </c>
       <c r="C563" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Pemerintah Provinsi Papua Pegunungan</v>
+        <v>Pemerintah Provinsi Sumatera Selatan</v>
       </c>
       <c r="B564" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C564" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Pemerintah Provinsi Riau</v>
+        <v>Pemerintah Provinsi Sumatera Utara</v>
       </c>
       <c r="B565" t="str">
         <v>-A</v>
       </c>
       <c r="C565" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>Pemerintah Provinsi Sulawesi Barat</v>
+        <v>Perpustakaan Nasional</v>
       </c>
       <c r="B566" t="str">
-        <v>-B</v>
+        <v>-A</v>
       </c>
       <c r="C566" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Pemerintah Provinsi Sulawesi Selatan</v>
+        <v>Pusat Pelaporan dan Analisis Transaksi Keuangan</v>
       </c>
       <c r="B567" t="str">
         <v>-A</v>
       </c>
       <c r="C567" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>Pemerintah Provinsi Sulawesi Tengah</v>
+        <v>Radio Republik Indonesia</v>
       </c>
       <c r="B568" t="str">
-        <v>-A</v>
+        <v>B</v>
       </c>
       <c r="C568" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Pemerintah Provinsi Sulawesi Tenggara</v>
+        <v>Sekretariat Jenderal Badan Pemeriksa Keuangan</v>
       </c>
       <c r="B569" t="str">
         <v>B</v>
       </c>
       <c r="C569" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>Pemerintah Provinsi Sulawesi Utara</v>
+        <v>Sekretariat Jenderal Dewan Perwakilan Daerah</v>
       </c>
       <c r="B570" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C570" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>Pemerintah Provinsi Sumatera Barat</v>
+        <v>Sekretariat Jenderal Komisi Yudisial</v>
       </c>
       <c r="B571" t="str">
-        <v>B</v>
+        <v>-A</v>
       </c>
       <c r="C571" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Pemerintah Provinsi Sumatera Selatan</v>
+        <v>Sekretariat Jenderal Mahkamah Agung RI</v>
       </c>
       <c r="B572" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C572" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Pemerintah Provinsi Sumatera Utara</v>
+        <v>Sekretariat Jenderal Mahkamah Konstitusi</v>
       </c>
       <c r="B573" t="str">
         <v>-A</v>
       </c>
       <c r="C573" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Perpustakaan Nasional</v>
+        <v>Televisi Republik Indonesia</v>
       </c>
       <c r="B574" t="str">
         <v>-A</v>
       </c>
       <c r="C574" t="str">
         <v>2025</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Pusat Pelaporan dan Analisis Transaksi Keuangan</v>
+        <v>Tentara Nasional Indonesia</v>
       </c>
       <c r="B575" t="str">
-        <v>-A</v>
+        <v>A</v>
       </c>
       <c r="C575" t="str">
-        <v>2025</v>
-[...86 lines deleted...]
-      <c r="C583" t="str">
         <v>2025</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C583"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C575"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Indeks IPP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 